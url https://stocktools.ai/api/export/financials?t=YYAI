--- v0 (2026-08-16)
+++ v1 (2026-10-23)
@@ -76,447 +76,1047 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-04-30</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>3792</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>9270</v>
       </c>
       <c r="F2">
         <v>-3000</v>
       </c>
       <c r="G2">
         <v>6270</v>
       </c>
       <c r="H2">
         <v>19365</v>
       </c>
       <c r="I2">
         <v>6987</v>
       </c>
       <c r="J2">
         <v>12378</v>
       </c>
       <c r="K2">
         <v>15970</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">AiRWA INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:29:45.308Z</t>
+          <t xml:space="preserve">2026-10-23T03:31:10.696Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674440</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-04-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-7780</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-9088</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>26511</v>
       </c>
       <c r="I3">
         <v>26511</v>
       </c>
       <c r="J3">
         <v>23298</v>
       </c>
       <c r="K3">
         <v>20782</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">AiRWA INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:29:45.308Z</t>
+          <t xml:space="preserve">2026-10-23T03:31:10.696Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674440</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-04-30</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-28289</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-27788</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>5123</v>
       </c>
       <c r="I4">
         <v>11314</v>
       </c>
       <c r="J4">
         <v>-6191</v>
       </c>
       <c r="K4">
         <v>1994</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">AiRWA INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:29:45.308Z</t>
+          <t xml:space="preserve">2026-10-23T03:31:10.696Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674440</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-04-30</t>
         </is>
       </c>
       <c r="B5">
         <v>686179</v>
       </c>
       <c r="C5">
         <v>-9227744</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-4208274</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>1381001</v>
       </c>
       <c r="I5">
         <v>6374831</v>
       </c>
       <c r="J5">
         <v>-4993830</v>
       </c>
       <c r="K5">
         <v>79847</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">AiRWA INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:29:45.308Z</t>
+          <t xml:space="preserve">2026-10-23T03:31:10.696Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674440</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-04-30</t>
         </is>
       </c>
       <c r="B6">
         <v>10804214</v>
       </c>
       <c r="C6">
         <v>-18594760</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-4517457</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>5697512</v>
       </c>
       <c r="I6">
         <v>24148256</v>
       </c>
       <c r="J6">
         <v>-18450744</v>
       </c>
       <c r="K6">
         <v>928796</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">AiRWA INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:29:45.308Z</t>
+          <t xml:space="preserve">2026-10-23T03:31:10.696Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674440</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-04-30</t>
         </is>
       </c>
       <c r="B7">
         <v>16102672</v>
       </c>
       <c r="C7">
         <v>-51773652</v>
       </c>
       <c r="D7">
         <v>-13.46</v>
       </c>
       <c r="E7">
         <v>-12366700</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>74862946</v>
       </c>
       <c r="I7">
         <v>42351014</v>
       </c>
       <c r="J7">
         <v>32511932</v>
       </c>
       <c r="K7">
         <v>665002</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">AiRWA INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:29:45.308Z</t>
+          <t xml:space="preserve">2026-10-23T03:31:10.696Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674440</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-04-30</t>
         </is>
       </c>
       <c r="B8">
         <v>9922799</v>
       </c>
       <c r="C8">
         <v>-71153685</v>
       </c>
       <c r="D8">
         <v>-5084.58</v>
       </c>
       <c r="E8">
         <v>-6365389</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>7107572</v>
       </c>
       <c r="I8">
         <v>25721333</v>
       </c>
       <c r="J8">
         <v>-18613761</v>
       </c>
       <c r="K8">
         <v>202095</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">AiRWA INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:29:45.308Z</t>
+          <t xml:space="preserve">2026-10-23T03:31:10.696Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674440</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-04-30</t>
         </is>
       </c>
       <c r="B9">
         <v>5195804</v>
       </c>
       <c r="C9">
         <v>15636418</v>
       </c>
       <c r="D9">
         <v>-32.44</v>
       </c>
       <c r="E9">
         <v>39351</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>23164682</v>
       </c>
       <c r="I9">
         <v>1442006</v>
       </c>
       <c r="J9">
         <v>9599814</v>
       </c>
       <c r="K9">
         <v>39351</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">AiRWA INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:29:45.308Z</t>
+          <t xml:space="preserve">2026-10-23T03:31:10.696Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674440</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-04-30</t>
         </is>
       </c>
       <c r="B10">
         <v>12818182</v>
       </c>
       <c r="C10">
-        <v>-4633447</v>
-[...1 lines deleted...]
-      <c r="D10"/>
+        <v>3491287</v>
+      </c>
+      <c r="D10">
+        <v>10842.51</v>
+      </c>
       <c r="E10">
-        <v>-379384</v>
+        <v>-379388</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>32905794</v>
       </c>
       <c r="I10">
         <v>6487171</v>
       </c>
       <c r="J10">
         <v>25276463</v>
       </c>
       <c r="K10">
         <v>54744</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">AiRWA INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:29:45.308Z</t>
+          <t xml:space="preserve">2026-10-23T03:31:10.696Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674440</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-04-30</t>
+        </is>
+      </c>
+      <c r="B11">
+        <v>25807289</v>
+      </c>
+      <c r="C11">
+        <v>-17560520</v>
+      </c>
+      <c r="D11">
+        <v>-752.73</v>
+      </c>
+      <c r="E11">
+        <v>-20855471</v>
+      </c>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11">
+        <v>210355601</v>
+      </c>
+      <c r="I11">
+        <v>39792046</v>
+      </c>
+      <c r="J11">
+        <v>170563555</v>
+      </c>
+      <c r="K11">
+        <v>12780208</v>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AiRWA INC.</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-23T03:31:10.696Z</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001674440</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>