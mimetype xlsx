--- v1 (2026-10-23)
+++ v2 (2026-10-23)
@@ -166,51 +166,51 @@
       <c r="F2">
         <v>-3000</v>
       </c>
       <c r="G2">
         <v>6270</v>
       </c>
       <c r="H2">
         <v>19365</v>
       </c>
       <c r="I2">
         <v>6987</v>
       </c>
       <c r="J2">
         <v>12378</v>
       </c>
       <c r="K2">
         <v>15970</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">AiRWA INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-23T03:31:10.696Z</t>
+          <t xml:space="preserve">2026-10-23T07:40:38.493Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674440</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -260,51 +260,51 @@
       <c r="D3"/>
       <c r="E3">
         <v>-9088</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>26511</v>
       </c>
       <c r="I3">
         <v>26511</v>
       </c>
       <c r="J3">
         <v>23298</v>
       </c>
       <c r="K3">
         <v>20782</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">AiRWA INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-23T03:31:10.696Z</t>
+          <t xml:space="preserve">2026-10-23T07:40:38.493Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674440</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -354,51 +354,51 @@
       <c r="D4"/>
       <c r="E4">
         <v>-27788</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>5123</v>
       </c>
       <c r="I4">
         <v>11314</v>
       </c>
       <c r="J4">
         <v>-6191</v>
       </c>
       <c r="K4">
         <v>1994</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">AiRWA INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-23T03:31:10.696Z</t>
+          <t xml:space="preserve">2026-10-23T07:40:38.493Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674440</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -450,51 +450,51 @@
       <c r="D5"/>
       <c r="E5">
         <v>-4208274</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>1381001</v>
       </c>
       <c r="I5">
         <v>6374831</v>
       </c>
       <c r="J5">
         <v>-4993830</v>
       </c>
       <c r="K5">
         <v>79847</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">AiRWA INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-23T03:31:10.696Z</t>
+          <t xml:space="preserve">2026-10-23T07:40:38.493Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674440</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -546,51 +546,51 @@
       <c r="D6"/>
       <c r="E6">
         <v>-4517457</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>5697512</v>
       </c>
       <c r="I6">
         <v>24148256</v>
       </c>
       <c r="J6">
         <v>-18450744</v>
       </c>
       <c r="K6">
         <v>928796</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">AiRWA INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-23T03:31:10.696Z</t>
+          <t xml:space="preserve">2026-10-23T07:40:38.493Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674440</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -644,51 +644,51 @@
       </c>
       <c r="E7">
         <v>-12366700</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>74862946</v>
       </c>
       <c r="I7">
         <v>42351014</v>
       </c>
       <c r="J7">
         <v>32511932</v>
       </c>
       <c r="K7">
         <v>665002</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">AiRWA INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-23T03:31:10.696Z</t>
+          <t xml:space="preserve">2026-10-23T07:40:38.493Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674440</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -742,51 +742,51 @@
       </c>
       <c r="E8">
         <v>-6365389</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>7107572</v>
       </c>
       <c r="I8">
         <v>25721333</v>
       </c>
       <c r="J8">
         <v>-18613761</v>
       </c>
       <c r="K8">
         <v>202095</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">AiRWA INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-23T03:31:10.696Z</t>
+          <t xml:space="preserve">2026-10-23T07:40:38.493Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674440</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -840,51 +840,51 @@
       </c>
       <c r="E9">
         <v>39351</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>23164682</v>
       </c>
       <c r="I9">
         <v>1442006</v>
       </c>
       <c r="J9">
         <v>9599814</v>
       </c>
       <c r="K9">
         <v>39351</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">AiRWA INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-23T03:31:10.696Z</t>
+          <t xml:space="preserve">2026-10-23T07:40:38.493Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674440</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -938,51 +938,51 @@
       </c>
       <c r="E10">
         <v>-379388</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>32905794</v>
       </c>
       <c r="I10">
         <v>6487171</v>
       </c>
       <c r="J10">
         <v>25276463</v>
       </c>
       <c r="K10">
         <v>54744</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">AiRWA INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-23T03:31:10.696Z</t>
+          <t xml:space="preserve">2026-10-23T07:40:38.493Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674440</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R10" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1036,51 +1036,51 @@
       </c>
       <c r="E11">
         <v>-20855471</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>210355601</v>
       </c>
       <c r="I11">
         <v>39792046</v>
       </c>
       <c r="J11">
         <v>170563555</v>
       </c>
       <c r="K11">
         <v>12780208</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">AiRWA INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-23T03:31:10.696Z</t>
+          <t xml:space="preserve">2026-10-23T07:40:38.493Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674440</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R11" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>