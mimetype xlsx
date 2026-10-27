--- v0 (2026-08-15)
+++ v1 (2026-10-27)
@@ -76,179 +76,379 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>350131</v>
       </c>
       <c r="C2">
         <v>13560</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2">
         <v>-55657</v>
       </c>
       <c r="F2">
         <v>290</v>
       </c>
       <c r="G2">
         <v>-55947</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>22994</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">YD Bio Limited</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T11:27:19.276Z</t>
+          <t xml:space="preserve">2026-10-27T16:08:47.194Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002011674</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>510360</v>
       </c>
       <c r="C3">
         <v>-1411559</v>
       </c>
       <c r="D3">
         <v>-0.02</v>
       </c>
       <c r="E3">
         <v>-1222681</v>
       </c>
       <c r="F3">
         <v>74914</v>
       </c>
       <c r="G3">
         <v>-1297595</v>
       </c>
       <c r="H3">
         <v>6864226</v>
       </c>
       <c r="I3">
         <v>273980</v>
       </c>
       <c r="J3">
         <v>6590246</v>
       </c>
       <c r="K3">
         <v>3132298</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">YD Bio Limited</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T11:27:19.276Z</t>
+          <t xml:space="preserve">2026-10-27T16:08:47.194Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002011674</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>596817</v>
       </c>
       <c r="C4">
         <v>-8311316</v>
       </c>
       <c r="D4">
         <v>-0.12</v>
       </c>
       <c r="E4">
         <v>-6596706</v>
       </c>
       <c r="F4">
         <v>1440019</v>
       </c>
       <c r="G4">
         <v>-8036725</v>
       </c>
       <c r="H4">
         <v>13779397</v>
       </c>
       <c r="I4">
         <v>16635060</v>
       </c>
       <c r="J4">
         <v>-2855663</v>
       </c>
       <c r="K4">
         <v>6007615</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">YD Bio Limited</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T11:27:19.276Z</t>
+          <t xml:space="preserve">2026-10-27T16:08:47.194Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002011674</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>