--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -120,51 +120,51 @@
       <c r="F2">
         <v>5619131</v>
       </c>
       <c r="G2">
         <v>-4840402</v>
       </c>
       <c r="H2">
         <v>674419240</v>
       </c>
       <c r="I2">
         <v>162737348</v>
       </c>
       <c r="J2">
         <v>511529668</v>
       </c>
       <c r="K2">
         <v>155532143</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">X Financial</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T04:54:47.614Z</t>
+          <t xml:space="preserve">2026-10-09T13:33:48.943Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725033</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>443570627</v>
       </c>
       <c r="C3">
         <v>111217807</v>
       </c>
       <c r="D3">
         <v>0.35</v>
       </c>
       <c r="E3">
         <v>86266016</v>
@@ -172,51 +172,51 @@
       <c r="F3">
         <v>2175179</v>
       </c>
       <c r="G3">
         <v>84090837</v>
       </c>
       <c r="H3">
         <v>1189438432</v>
       </c>
       <c r="I3">
         <v>562142954</v>
       </c>
       <c r="J3">
         <v>627116432</v>
       </c>
       <c r="K3">
         <v>144500022</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">X Financial</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T04:54:47.614Z</t>
+          <t xml:space="preserve">2026-10-09T13:33:48.943Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725033</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>336085434</v>
       </c>
       <c r="C4">
         <v>-200536792</v>
       </c>
       <c r="D4">
         <v>-0.62</v>
       </c>
       <c r="E4">
         <v>-104097256</v>
@@ -224,51 +224,51 @@
       <c r="F4">
         <v>822289</v>
       </c>
       <c r="G4">
         <v>-104919545</v>
       </c>
       <c r="H4">
         <v>1149120262</v>
       </c>
       <c r="I4">
         <v>677695948</v>
       </c>
       <c r="J4">
         <v>471226978</v>
       </c>
       <c r="K4">
         <v>114389028</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">X Financial</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T04:54:47.614Z</t>
+          <t xml:space="preserve">2026-10-09T13:33:48.943Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725033</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>569071510</v>
       </c>
       <c r="C5">
         <v>129524374</v>
       </c>
       <c r="D5">
         <v>0.38</v>
       </c>
       <c r="E5">
         <v>70484763</v>
@@ -276,51 +276,51 @@
       <c r="F5">
         <v>411141</v>
       </c>
       <c r="G5">
         <v>70073622</v>
       </c>
       <c r="H5">
         <v>1152235961</v>
       </c>
       <c r="I5">
         <v>528174360</v>
       </c>
       <c r="J5">
         <v>624061601</v>
       </c>
       <c r="K5">
         <v>91761996</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">X Financial</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T04:54:47.614Z</t>
+          <t xml:space="preserve">2026-10-09T13:33:48.943Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725033</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>516579208</v>
       </c>
       <c r="C6">
         <v>117728417</v>
       </c>
       <c r="D6">
         <v>0.37</v>
       </c>
       <c r="E6">
         <v>46787373</v>
@@ -328,51 +328,51 @@
       <c r="F6">
         <v>877908</v>
       </c>
       <c r="G6">
         <v>45909465</v>
       </c>
       <c r="H6">
         <v>1281340754</v>
       </c>
       <c r="I6">
         <v>592183604</v>
       </c>
       <c r="J6">
         <v>689157150</v>
       </c>
       <c r="K6">
         <v>87321030</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">X Financial</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T04:54:47.614Z</t>
+          <t xml:space="preserve">2026-10-09T13:33:48.943Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725033</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>678162231</v>
       </c>
       <c r="C7">
         <v>167156435</v>
       </c>
       <c r="D7">
         <v>0.57</v>
       </c>
       <c r="E7">
         <v>114668821</v>
@@ -380,51 +380,51 @@
       <c r="F7">
         <v>1192742</v>
       </c>
       <c r="G7">
         <v>113476079</v>
       </c>
       <c r="H7">
         <v>1640871650</v>
       </c>
       <c r="I7">
         <v>817321420</v>
       </c>
       <c r="J7">
         <v>823550230</v>
       </c>
       <c r="K7">
         <v>168361770</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">X Financial</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T04:54:47.614Z</t>
+          <t xml:space="preserve">2026-10-09T13:33:48.943Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725033</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>804430801</v>
       </c>
       <c r="C8">
         <v>210966225</v>
       </c>
       <c r="D8">
         <v>0.72</v>
       </c>
       <c r="E8">
         <v>208703066</v>
@@ -432,51 +432,51 @@
       <c r="F8">
         <v>1948559</v>
       </c>
       <c r="G8">
         <v>206754507</v>
       </c>
       <c r="H8">
         <v>1619236036</v>
       </c>
       <c r="I8">
         <v>666657756</v>
       </c>
       <c r="J8">
         <v>952578280</v>
       </c>
       <c r="K8">
         <v>134891210</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">X Financial</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T04:54:47.614Z</t>
+          <t xml:space="preserve">2026-10-09T13:33:48.943Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725033</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>1092423164</v>
       </c>
       <c r="C9">
         <v>209428183</v>
       </c>
       <c r="D9">
         <v>0.84</v>
       </c>
       <c r="E9">
         <v>209856075</v>
@@ -484,37 +484,37 @@
       <c r="F9">
         <v>3128840</v>
       </c>
       <c r="G9">
         <v>206727235</v>
       </c>
       <c r="H9">
         <v>2097173566</v>
       </c>
       <c r="I9">
         <v>976525980</v>
       </c>
       <c r="J9">
         <v>1120647586</v>
       </c>
       <c r="K9">
         <v>141229352</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">X Financial</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T04:54:47.614Z</t>
+          <t xml:space="preserve">2026-10-09T13:33:48.943Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725033</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>