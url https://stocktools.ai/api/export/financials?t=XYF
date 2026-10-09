--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -120,51 +120,51 @@
       <c r="F2">
         <v>5619131</v>
       </c>
       <c r="G2">
         <v>-4840402</v>
       </c>
       <c r="H2">
         <v>674419240</v>
       </c>
       <c r="I2">
         <v>162737348</v>
       </c>
       <c r="J2">
         <v>511529668</v>
       </c>
       <c r="K2">
         <v>155532143</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">X Financial</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-09T13:33:48.943Z</t>
+          <t xml:space="preserve">2026-10-09T14:42:57.630Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725033</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>443570627</v>
       </c>
       <c r="C3">
         <v>111217807</v>
       </c>
       <c r="D3">
         <v>0.35</v>
       </c>
       <c r="E3">
         <v>86266016</v>
@@ -172,51 +172,51 @@
       <c r="F3">
         <v>2175179</v>
       </c>
       <c r="G3">
         <v>84090837</v>
       </c>
       <c r="H3">
         <v>1189438432</v>
       </c>
       <c r="I3">
         <v>562142954</v>
       </c>
       <c r="J3">
         <v>627116432</v>
       </c>
       <c r="K3">
         <v>144500022</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">X Financial</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-09T13:33:48.943Z</t>
+          <t xml:space="preserve">2026-10-09T14:42:57.630Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725033</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>336085434</v>
       </c>
       <c r="C4">
         <v>-200536792</v>
       </c>
       <c r="D4">
         <v>-0.62</v>
       </c>
       <c r="E4">
         <v>-104097256</v>
@@ -224,51 +224,51 @@
       <c r="F4">
         <v>822289</v>
       </c>
       <c r="G4">
         <v>-104919545</v>
       </c>
       <c r="H4">
         <v>1149120262</v>
       </c>
       <c r="I4">
         <v>677695948</v>
       </c>
       <c r="J4">
         <v>471226978</v>
       </c>
       <c r="K4">
         <v>114389028</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">X Financial</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-09T13:33:48.943Z</t>
+          <t xml:space="preserve">2026-10-09T14:42:57.630Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725033</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>569071510</v>
       </c>
       <c r="C5">
         <v>129524374</v>
       </c>
       <c r="D5">
         <v>0.38</v>
       </c>
       <c r="E5">
         <v>70484763</v>
@@ -276,51 +276,51 @@
       <c r="F5">
         <v>411141</v>
       </c>
       <c r="G5">
         <v>70073622</v>
       </c>
       <c r="H5">
         <v>1152235961</v>
       </c>
       <c r="I5">
         <v>528174360</v>
       </c>
       <c r="J5">
         <v>624061601</v>
       </c>
       <c r="K5">
         <v>91761996</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">X Financial</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-09T13:33:48.943Z</t>
+          <t xml:space="preserve">2026-10-09T14:42:57.630Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725033</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>516579208</v>
       </c>
       <c r="C6">
         <v>117728417</v>
       </c>
       <c r="D6">
         <v>0.37</v>
       </c>
       <c r="E6">
         <v>46787373</v>
@@ -328,51 +328,51 @@
       <c r="F6">
         <v>877908</v>
       </c>
       <c r="G6">
         <v>45909465</v>
       </c>
       <c r="H6">
         <v>1281340754</v>
       </c>
       <c r="I6">
         <v>592183604</v>
       </c>
       <c r="J6">
         <v>689157150</v>
       </c>
       <c r="K6">
         <v>87321030</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">X Financial</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-09T13:33:48.943Z</t>
+          <t xml:space="preserve">2026-10-09T14:42:57.630Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725033</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>678162231</v>
       </c>
       <c r="C7">
         <v>167156435</v>
       </c>
       <c r="D7">
         <v>0.57</v>
       </c>
       <c r="E7">
         <v>114668821</v>
@@ -380,51 +380,51 @@
       <c r="F7">
         <v>1192742</v>
       </c>
       <c r="G7">
         <v>113476079</v>
       </c>
       <c r="H7">
         <v>1640871650</v>
       </c>
       <c r="I7">
         <v>817321420</v>
       </c>
       <c r="J7">
         <v>823550230</v>
       </c>
       <c r="K7">
         <v>168361770</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">X Financial</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-09T13:33:48.943Z</t>
+          <t xml:space="preserve">2026-10-09T14:42:57.630Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725033</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>804430801</v>
       </c>
       <c r="C8">
         <v>210966225</v>
       </c>
       <c r="D8">
         <v>0.72</v>
       </c>
       <c r="E8">
         <v>208703066</v>
@@ -432,51 +432,51 @@
       <c r="F8">
         <v>1948559</v>
       </c>
       <c r="G8">
         <v>206754507</v>
       </c>
       <c r="H8">
         <v>1619236036</v>
       </c>
       <c r="I8">
         <v>666657756</v>
       </c>
       <c r="J8">
         <v>952578280</v>
       </c>
       <c r="K8">
         <v>134891210</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">X Financial</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-09T13:33:48.943Z</t>
+          <t xml:space="preserve">2026-10-09T14:42:57.630Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725033</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>1092423164</v>
       </c>
       <c r="C9">
         <v>209428183</v>
       </c>
       <c r="D9">
         <v>0.84</v>
       </c>
       <c r="E9">
         <v>209856075</v>
@@ -484,37 +484,37 @@
       <c r="F9">
         <v>3128840</v>
       </c>
       <c r="G9">
         <v>206727235</v>
       </c>
       <c r="H9">
         <v>2097173566</v>
       </c>
       <c r="I9">
         <v>976525980</v>
       </c>
       <c r="J9">
         <v>1120647586</v>
       </c>
       <c r="K9">
         <v>141229352</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">X Financial</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-09T13:33:48.943Z</t>
+          <t xml:space="preserve">2026-10-09T14:42:57.630Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725033</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>