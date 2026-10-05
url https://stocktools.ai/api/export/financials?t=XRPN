--- v0 (2026-08-13)
+++ v1 (2026-10-05)
@@ -112,37 +112,37 @@
       <c r="D2"/>
       <c r="E2">
         <v>-349425</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>235199591</v>
       </c>
       <c r="I2">
         <v>10715994</v>
       </c>
       <c r="J2">
         <v>-10144569</v>
       </c>
       <c r="K2">
         <v>361105</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Armada Acquisition Corp. II</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T12:12:32.735Z</t>
+          <t xml:space="preserve">2026-10-05T04:52:05.090Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002044009</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>