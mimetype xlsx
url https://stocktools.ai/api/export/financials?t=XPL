--- v0 (2026-08-19)
+++ v1 (2026-10-26)
@@ -76,663 +76,1343 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2011-12-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>6968000</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>-7931000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>22054000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>15853000</v>
       </c>
       <c r="K2">
         <v>432000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">SOLITARIO RESOURCES CORP.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T13:57:40.176Z</t>
+          <t xml:space="preserve">2026-10-26T14:34:52.141Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000917225</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2"/>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2"/>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-3598000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-3504000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>23483000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>8688000</v>
       </c>
       <c r="K3">
         <v>616000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">SOLITARIO RESOURCES CORP.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T13:57:40.176Z</t>
+          <t xml:space="preserve">2026-10-26T14:34:52.141Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000917225</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3"/>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3"/>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-2005000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-2237000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>19500000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>8068000</v>
       </c>
       <c r="K4">
         <v>1710000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">SOLITARIO RESOURCES CORP.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T13:57:40.176Z</t>
+          <t xml:space="preserve">2026-10-26T14:34:52.141Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000917225</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4"/>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4"/>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-1843000</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-1610000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>19040000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>6781000</v>
       </c>
       <c r="K5">
         <v>487000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">SOLITARIO RESOURCES CORP.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T13:57:40.176Z</t>
+          <t xml:space="preserve">2026-10-26T14:34:52.141Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000917225</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5"/>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5"/>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>8869000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-1723000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>18054000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>17875000</v>
       </c>
       <c r="K6">
         <v>17718000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">SOLITARIO RESOURCES CORP.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T13:57:40.176Z</t>
+          <t xml:space="preserve">2026-10-26T14:34:52.141Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000917225</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6"/>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6"/>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-1710000</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>-1835000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>17614000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>17488000</v>
       </c>
       <c r="K7">
         <v>119000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">SOLITARIO RESOURCES CORP.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T13:57:40.176Z</t>
+          <t xml:space="preserve">2026-10-26T14:34:52.141Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000917225</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7"/>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7"/>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>942000</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>-1658000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>30129000</v>
       </c>
       <c r="K8">
         <v>214000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">SOLITARIO RESOURCES CORP.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T13:57:40.176Z</t>
+          <t xml:space="preserve">2026-10-26T14:34:52.141Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000917225</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8"/>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8"/>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>502000</v>
       </c>
       <c r="C9">
         <v>-3598000</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>-1357000</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>27090000</v>
       </c>
       <c r="K9">
         <v>117000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">SOLITARIO RESOURCES CORP.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T13:57:40.176Z</t>
+          <t xml:space="preserve">2026-10-26T14:34:52.141Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000917225</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9"/>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9"/>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>408000</v>
       </c>
       <c r="C10">
         <v>-3289000</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>-2639000</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>24131000</v>
       </c>
       <c r="K10">
         <v>574000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">SOLITARIO RESOURCES CORP.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T13:57:40.176Z</t>
+          <t xml:space="preserve">2026-10-26T14:34:52.141Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000917225</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10"/>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10"/>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
         <v>-939000</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>-1010000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>23801000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>23502000</v>
       </c>
       <c r="K11">
         <v>605000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">SOLITARIO RESOURCES CORP.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T13:57:40.176Z</t>
+          <t xml:space="preserve">2026-10-26T14:34:52.141Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000917225</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11"/>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11"/>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>-2367000</v>
       </c>
       <c r="D12"/>
       <c r="E12">
         <v>-2157000</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>23619000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>23183000</v>
       </c>
       <c r="K12">
         <v>462000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">SOLITARIO RESOURCES CORP.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T13:57:40.176Z</t>
+          <t xml:space="preserve">2026-10-26T14:34:52.141Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000917225</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12"/>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12"/>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>-3928000</v>
       </c>
       <c r="D13"/>
       <c r="E13">
         <v>-2900000</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>22034000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>21646000</v>
       </c>
       <c r="K13">
         <v>316000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">SOLITARIO RESOURCES CORP.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T13:57:40.176Z</t>
+          <t xml:space="preserve">2026-10-26T14:34:52.141Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000917225</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13"/>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13"/>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>-3754000</v>
       </c>
       <c r="D14"/>
       <c r="E14">
         <v>-3263000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>26757000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>25950000</v>
       </c>
       <c r="K14">
         <v>200000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">SOLITARIO RESOURCES CORP.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T13:57:40.176Z</t>
+          <t xml:space="preserve">2026-10-26T14:34:52.141Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000917225</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14"/>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14"/>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>-5368000</v>
       </c>
       <c r="D15">
         <v>-0.07</v>
       </c>
       <c r="E15">
         <v>-5099000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>23040000</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>22520000</v>
       </c>
       <c r="K15">
         <v>81000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">SOLITARIO RESOURCES CORP.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T13:57:40.176Z</t>
+          <t xml:space="preserve">2026-10-26T14:34:52.141Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000917225</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15"/>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15"/>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>-3833000</v>
       </c>
       <c r="D16">
         <v>-0.04</v>
       </c>
       <c r="E16">
         <v>-3570000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>25030000</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>24670000</v>
       </c>
       <c r="K16">
         <v>82000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">SOLITARIO RESOURCES CORP.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T13:57:40.176Z</t>
+          <t xml:space="preserve">2026-10-26T14:34:52.141Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000917225</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16"/>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16"/>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>