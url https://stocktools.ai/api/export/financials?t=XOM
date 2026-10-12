--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -120,51 +120,51 @@
       <c r="F2">
         <v>30975000000</v>
       </c>
       <c r="G2">
         <v>24370000000</v>
       </c>
       <c r="H2">
         <v>331052000000</v>
       </c>
       <c r="I2">
         <v>170308000000</v>
       </c>
       <c r="J2">
         <v>154396000000</v>
       </c>
       <c r="K2">
         <v>12664000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Exxon Mobil Corporation</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:25:52.467Z</t>
+          <t xml:space="preserve">2026-10-12T20:39:00.488Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034088</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>451509000000</v>
       </c>
       <c r="C3">
         <v>44880000000</v>
       </c>
       <c r="D3">
         <v>9.7</v>
       </c>
       <c r="E3">
         <v>56170000000</v>
@@ -172,147 +172,147 @@
       <c r="F3">
         <v>34271000000</v>
       </c>
       <c r="G3">
         <v>21899000000</v>
       </c>
       <c r="H3">
         <v>333795000000</v>
       </c>
       <c r="I3">
         <v>162135000000</v>
       </c>
       <c r="J3">
         <v>165863000000</v>
       </c>
       <c r="K3">
         <v>9582000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Exxon Mobil Corporation</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:25:52.467Z</t>
+          <t xml:space="preserve">2026-10-12T20:39:00.488Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034088</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>420836000000</v>
       </c>
       <c r="C4">
         <v>32580000000</v>
       </c>
       <c r="D4">
         <v>7.37</v>
       </c>
       <c r="E4"/>
       <c r="F4">
         <v>33669000000</v>
       </c>
       <c r="G4"/>
       <c r="H4">
         <v>346808000000</v>
       </c>
       <c r="I4">
         <v>166313000000</v>
       </c>
       <c r="J4">
         <v>174003000000</v>
       </c>
       <c r="K4">
         <v>4644000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Exxon Mobil Corporation</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:25:52.467Z</t>
+          <t xml:space="preserve">2026-10-12T20:39:00.488Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034088</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>394105000000</v>
       </c>
       <c r="C5">
         <v>32520000000</v>
       </c>
       <c r="D5">
         <v>7.6</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>32952000000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>349493000000</v>
       </c>
       <c r="I5">
         <v>168429000000</v>
       </c>
       <c r="J5">
         <v>174399000000</v>
       </c>
       <c r="K5">
         <v>4616000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Exxon Mobil Corporation</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:25:52.467Z</t>
+          <t xml:space="preserve">2026-10-12T20:39:00.488Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034088</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>239854000000</v>
       </c>
       <c r="C6">
         <v>16150000000</v>
       </c>
       <c r="D6">
         <v>3.85</v>
       </c>
       <c r="E6">
         <v>30344000000</v>
@@ -320,51 +320,51 @@
       <c r="F6">
         <v>26490000000</v>
       </c>
       <c r="G6">
         <v>3854000000</v>
       </c>
       <c r="H6">
         <v>336758000000</v>
       </c>
       <c r="I6">
         <v>159948000000</v>
       </c>
       <c r="J6">
         <v>170811000000</v>
       </c>
       <c r="K6">
         <v>3705000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Exxon Mobil Corporation</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:25:52.467Z</t>
+          <t xml:space="preserve">2026-10-12T20:39:00.488Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034088</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>200628000000</v>
       </c>
       <c r="C7">
         <v>7840000000</v>
       </c>
       <c r="D7">
         <v>1.88</v>
       </c>
       <c r="E7">
         <v>22082000000</v>
@@ -372,51 +372,51 @@
       <c r="F7">
         <v>16163000000</v>
       </c>
       <c r="G7">
         <v>5919000000</v>
       </c>
       <c r="H7">
         <v>330314000000</v>
       </c>
       <c r="I7">
         <v>156484000000</v>
       </c>
       <c r="J7">
         <v>167325000000</v>
       </c>
       <c r="K7">
         <v>3657000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Exxon Mobil Corporation</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:25:52.467Z</t>
+          <t xml:space="preserve">2026-10-12T20:39:00.488Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034088</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>244363000000</v>
       </c>
       <c r="C8">
         <v>19710000000</v>
       </c>
       <c r="D8">
         <v>4.63</v>
       </c>
       <c r="E8">
         <v>30066000000</v>
@@ -424,51 +424,51 @@
       <c r="F8">
         <v>15402000000</v>
       </c>
       <c r="G8">
         <v>14664000000</v>
       </c>
       <c r="H8">
         <v>348691000000</v>
       </c>
       <c r="I8">
         <v>154191000000</v>
       </c>
       <c r="J8">
         <v>187688000000</v>
       </c>
       <c r="K8">
         <v>3177000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Exxon Mobil Corporation</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:25:52.467Z</t>
+          <t xml:space="preserve">2026-10-12T20:39:00.488Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034088</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>290212000000</v>
       </c>
       <c r="C9">
         <v>20840000000</v>
       </c>
       <c r="D9">
         <v>4.88</v>
       </c>
       <c r="E9">
         <v>36014000000</v>
@@ -476,51 +476,51 @@
       <c r="F9">
         <v>19574000000</v>
       </c>
       <c r="G9">
         <v>16440000000</v>
       </c>
       <c r="H9">
         <v>346196000000</v>
       </c>
       <c r="I9">
         <v>147668000000</v>
       </c>
       <c r="J9">
         <v>191794000000</v>
       </c>
       <c r="K9">
         <v>3042000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Exxon Mobil Corporation</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:25:52.467Z</t>
+          <t xml:space="preserve">2026-10-12T20:39:00.488Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034088</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>264938000000</v>
       </c>
       <c r="C10">
         <v>14340000000</v>
       </c>
       <c r="D10">
         <v>3.36</v>
       </c>
       <c r="E10">
         <v>29716000000</v>
@@ -528,51 +528,51 @@
       <c r="F10">
         <v>24361000000</v>
       </c>
       <c r="G10">
         <v>5355000000</v>
       </c>
       <c r="H10">
         <v>362597000000</v>
       </c>
       <c r="I10">
         <v>163659000000</v>
       </c>
       <c r="J10">
         <v>191650000000</v>
       </c>
       <c r="K10">
         <v>3089000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Exxon Mobil Corporation</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:25:52.467Z</t>
+          <t xml:space="preserve">2026-10-12T20:39:00.488Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034088</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>181502000000</v>
       </c>
       <c r="C11">
         <v>-22440000000</v>
       </c>
       <c r="D11">
         <v>-5.25</v>
       </c>
       <c r="E11">
         <v>14668000000</v>
@@ -580,51 +580,51 @@
       <c r="F11">
         <v>17282000000</v>
       </c>
       <c r="G11">
         <v>-2614000000</v>
       </c>
       <c r="H11">
         <v>332750000000</v>
       </c>
       <c r="I11">
         <v>168620000000</v>
       </c>
       <c r="J11">
         <v>157150000000</v>
       </c>
       <c r="K11">
         <v>4364000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Exxon Mobil Corporation</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:25:52.467Z</t>
+          <t xml:space="preserve">2026-10-12T20:39:00.488Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034088</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>285640000000</v>
       </c>
       <c r="C12">
         <v>23040000000</v>
       </c>
       <c r="D12">
         <v>5.39</v>
       </c>
       <c r="E12">
         <v>48129000000</v>
@@ -632,51 +632,51 @@
       <c r="F12">
         <v>12076000000</v>
       </c>
       <c r="G12">
         <v>36053000000</v>
       </c>
       <c r="H12">
         <v>338923000000</v>
       </c>
       <c r="I12">
         <v>163240000000</v>
       </c>
       <c r="J12">
         <v>168577000000</v>
       </c>
       <c r="K12">
         <v>6802000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Exxon Mobil Corporation</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:25:52.467Z</t>
+          <t xml:space="preserve">2026-10-12T20:39:00.488Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034088</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>413680000000</v>
       </c>
       <c r="C13">
         <v>55740000000</v>
       </c>
       <c r="D13">
         <v>13.26</v>
       </c>
       <c r="E13">
         <v>76797000000</v>
@@ -684,51 +684,51 @@
       <c r="F13">
         <v>18407000000</v>
       </c>
       <c r="G13">
         <v>58390000000</v>
       </c>
       <c r="H13">
         <v>369067000000</v>
       </c>
       <c r="I13">
         <v>166594000000</v>
       </c>
       <c r="J13">
         <v>195049000000</v>
       </c>
       <c r="K13">
         <v>29640000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Exxon Mobil Corporation</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:25:52.467Z</t>
+          <t xml:space="preserve">2026-10-12T20:39:00.488Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034088</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>344582000000</v>
       </c>
       <c r="C14">
         <v>36010000000</v>
       </c>
       <c r="D14">
         <v>8.89</v>
       </c>
       <c r="E14">
         <v>55369000000</v>
@@ -736,51 +736,51 @@
       <c r="F14">
         <v>21919000000</v>
       </c>
       <c r="G14">
         <v>33450000000</v>
       </c>
       <c r="H14">
         <v>376317000000</v>
       </c>
       <c r="I14">
         <v>163779000000</v>
       </c>
       <c r="J14">
         <v>204802000000</v>
       </c>
       <c r="K14">
         <v>31539000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Exxon Mobil Corporation</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:25:52.467Z</t>
+          <t xml:space="preserve">2026-10-12T20:39:00.488Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034088</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>349585000000</v>
       </c>
       <c r="C15">
         <v>33680000000</v>
       </c>
       <c r="D15">
         <v>7.84</v>
       </c>
       <c r="E15">
         <v>55022000000</v>
@@ -788,51 +788,51 @@
       <c r="F15">
         <v>24306000000</v>
       </c>
       <c r="G15">
         <v>30716000000</v>
       </c>
       <c r="H15">
         <v>453475000000</v>
       </c>
       <c r="I15">
         <v>182869000000</v>
       </c>
       <c r="J15">
         <v>263705000000</v>
       </c>
       <c r="K15">
         <v>23029000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Exxon Mobil Corporation</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:25:52.467Z</t>
+          <t xml:space="preserve">2026-10-12T20:39:00.488Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034088</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>332238000000</v>
       </c>
       <c r="C16">
         <v>28844000000</v>
       </c>
       <c r="D16">
         <v>6.7</v>
       </c>
       <c r="E16">
         <v>51970000000</v>
@@ -840,37 +840,37 @@
       <c r="F16">
         <v>28358000000</v>
       </c>
       <c r="G16">
         <v>23612000000</v>
       </c>
       <c r="H16">
         <v>448980000000</v>
       </c>
       <c r="I16">
         <v>182354000000</v>
       </c>
       <c r="J16">
         <v>259386000000</v>
       </c>
       <c r="K16">
         <v>10681000000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">Exxon Mobil Corporation</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:25:52.467Z</t>
+          <t xml:space="preserve">2026-10-12T20:39:00.488Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034088</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>