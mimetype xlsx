--- v0 (2026-08-13)
+++ v1 (2026-10-20)
@@ -118,323 +118,323 @@
       <c r="F2">
         <v>47807000</v>
       </c>
       <c r="G2">
         <v>-60145000</v>
       </c>
       <c r="H2">
         <v>251792000</v>
       </c>
       <c r="I2">
         <v>365238000</v>
       </c>
       <c r="J2">
         <v>-314232000</v>
       </c>
       <c r="K2">
         <v>22357000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">XChange TEC.INC</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T07:15:34.119Z</t>
+          <t xml:space="preserve">2026-10-20T22:35:51.242Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001769256</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-09-30</t>
         </is>
       </c>
       <c r="B3">
         <v>177913000</v>
       </c>
       <c r="C3">
         <v>-225881000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>8078000</v>
       </c>
       <c r="F3">
         <v>14606000</v>
       </c>
       <c r="G3">
         <v>-6528000</v>
       </c>
       <c r="H3">
         <v>125300000</v>
       </c>
       <c r="I3">
         <v>419050000</v>
       </c>
       <c r="J3">
         <v>-295168000</v>
       </c>
       <c r="K3">
         <v>3370000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">XChange TEC.INC</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T07:15:34.119Z</t>
+          <t xml:space="preserve">2026-10-20T22:35:51.242Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001769256</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-09-30</t>
         </is>
       </c>
       <c r="B4">
         <v>160817000</v>
       </c>
       <c r="C4">
         <v>-88339000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-17017000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>58606000</v>
       </c>
       <c r="I4">
         <v>444259000</v>
       </c>
       <c r="J4">
         <v>-387143000</v>
       </c>
       <c r="K4">
         <v>2532000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">XChange TEC.INC</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T07:15:34.119Z</t>
+          <t xml:space="preserve">2026-10-20T22:35:51.242Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001769256</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-09-30</t>
         </is>
       </c>
       <c r="B5">
         <v>91703000</v>
       </c>
       <c r="C5">
         <v>115269000</v>
       </c>
       <c r="D5">
         <v>0.01</v>
       </c>
       <c r="E5">
         <v>-5565000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>13432000</v>
       </c>
       <c r="I5">
         <v>93964000</v>
       </c>
       <c r="J5">
         <v>-80532000</v>
       </c>
       <c r="K5">
         <v>390000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">XChange TEC.INC</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T07:15:34.119Z</t>
+          <t xml:space="preserve">2026-10-20T22:35:51.242Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001769256</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-09-30</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-9774000</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>-5464000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>11740000</v>
       </c>
       <c r="I6">
         <v>99930000</v>
       </c>
       <c r="J6">
         <v>-88190000</v>
       </c>
       <c r="K6">
         <v>49000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">XChange TEC.INC</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T07:15:34.119Z</t>
+          <t xml:space="preserve">2026-10-20T22:35:51.242Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001769256</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-09-30</t>
         </is>
       </c>
       <c r="B7">
         <v>41092000</v>
       </c>
       <c r="C7">
         <v>-32322000</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>-1393000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>111553000</v>
       </c>
       <c r="I7">
         <v>190864000</v>
       </c>
       <c r="J7">
         <v>-79311000</v>
       </c>
       <c r="K7">
         <v>1152000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">XChange TEC.INC</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T07:15:34.119Z</t>
+          <t xml:space="preserve">2026-10-20T22:35:51.242Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001769256</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-09-30</t>
         </is>
       </c>
       <c r="B8">
         <v>51309000</v>
       </c>
       <c r="C8">
         <v>-105129000</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>-1643000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>9745000</v>
       </c>
       <c r="I8">
         <v>133378000</v>
       </c>
       <c r="J8">
         <v>-123633000</v>
       </c>
       <c r="K8">
         <v>1528000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">XChange TEC.INC</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T07:15:34.119Z</t>
+          <t xml:space="preserve">2026-10-20T22:35:51.242Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001769256</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>