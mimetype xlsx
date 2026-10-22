--- v0 (2026-08-17)
+++ v1 (2026-10-22)
@@ -109,704 +109,704 @@
       <c r="C2">
         <v>4284000</v>
       </c>
       <c r="D2">
         <v>0.57</v>
       </c>
       <c r="E2"/>
       <c r="F2">
         <v>117000</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>67804000</v>
       </c>
       <c r="I2">
         <v>42839000</v>
       </c>
       <c r="J2">
         <v>24965000</v>
       </c>
       <c r="K2">
         <v>3929000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">XCEL BRANDS, INC.</t>
+          <t xml:space="preserve">Xcel Brands, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T13:26:43.051Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:02.383Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001083220</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>1532000</v>
       </c>
       <c r="D3">
         <v>0.16</v>
       </c>
       <c r="E3">
         <v>2383000</v>
       </c>
       <c r="F3">
         <v>218000</v>
       </c>
       <c r="G3">
         <v>2165000</v>
       </c>
       <c r="H3">
         <v>71043000</v>
       </c>
       <c r="I3">
         <v>35666000</v>
       </c>
       <c r="J3">
         <v>35377000</v>
       </c>
       <c r="K3">
         <v>7461000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">XCEL BRANDS, INC.</t>
+          <t xml:space="preserve">Xcel Brands, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T13:26:43.051Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:02.383Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001083220</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-1032000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>5867000</v>
       </c>
       <c r="F4">
         <v>246000</v>
       </c>
       <c r="G4">
         <v>5621000</v>
       </c>
       <c r="H4">
         <v>124484000</v>
       </c>
       <c r="I4">
         <v>64260000</v>
       </c>
       <c r="J4">
         <v>60224000</v>
       </c>
       <c r="K4">
         <v>8531000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">XCEL BRANDS, INC.</t>
+          <t xml:space="preserve">Xcel Brands, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T13:26:43.051Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:02.383Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001083220</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>2574000</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>3295000</v>
       </c>
       <c r="F5">
         <v>530000</v>
       </c>
       <c r="G5">
         <v>2765000</v>
       </c>
       <c r="H5">
         <v>152126000</v>
       </c>
       <c r="I5">
         <v>52043000</v>
       </c>
       <c r="J5">
         <v>100083000</v>
       </c>
       <c r="K5">
         <v>16860000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">XCEL BRANDS, INC.</t>
+          <t xml:space="preserve">Xcel Brands, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T13:26:43.051Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:02.383Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001083220</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>2737000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>7916000</v>
       </c>
       <c r="F6">
         <v>2160000</v>
       </c>
       <c r="G6">
         <v>5756000</v>
       </c>
       <c r="H6">
         <v>151120000</v>
       </c>
       <c r="I6">
         <v>44946000</v>
       </c>
       <c r="J6">
         <v>106174000</v>
       </c>
       <c r="K6">
         <v>14127000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">XCEL BRANDS, INC.</t>
+          <t xml:space="preserve">Xcel Brands, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T13:26:43.051Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:02.383Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001083220</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>31706000</v>
       </c>
       <c r="C7">
         <v>-10122000</v>
       </c>
       <c r="D7">
         <v>-0.55</v>
       </c>
       <c r="E7">
         <v>4677000</v>
       </c>
       <c r="F7">
         <v>208000</v>
       </c>
       <c r="G7">
         <v>4469000</v>
       </c>
       <c r="H7">
         <v>135018000</v>
       </c>
       <c r="I7">
         <v>37324000</v>
       </c>
       <c r="J7">
         <v>97694000</v>
       </c>
       <c r="K7">
         <v>10185000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">XCEL BRANDS, INC.</t>
+          <t xml:space="preserve">Xcel Brands, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T13:26:43.051Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:02.383Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001083220</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>35466000</v>
       </c>
       <c r="C8">
         <v>1088000</v>
       </c>
       <c r="D8">
         <v>0.06</v>
       </c>
       <c r="E8">
         <v>6593000</v>
       </c>
       <c r="F8">
         <v>1476000</v>
       </c>
       <c r="G8">
         <v>5117000</v>
       </c>
       <c r="H8">
         <v>138059000</v>
       </c>
       <c r="I8">
         <v>38177000</v>
       </c>
       <c r="J8">
         <v>99882000</v>
       </c>
       <c r="K8">
         <v>8837000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">XCEL BRANDS, INC.</t>
+          <t xml:space="preserve">Xcel Brands, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T13:26:43.051Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:02.383Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001083220</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>41727000</v>
       </c>
       <c r="C9">
         <v>-3426000</v>
       </c>
       <c r="D9">
         <v>-0.18</v>
       </c>
       <c r="E9">
         <v>3500000</v>
       </c>
       <c r="F9">
         <v>1133000</v>
       </c>
       <c r="G9">
         <v>2367000</v>
       </c>
       <c r="H9">
         <v>143191000</v>
       </c>
       <c r="I9">
         <v>44739000</v>
       </c>
       <c r="J9">
         <v>98096000</v>
       </c>
       <c r="K9">
         <v>4641000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">XCEL BRANDS, INC.</t>
+          <t xml:space="preserve">Xcel Brands, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T13:26:43.051Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:02.383Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001083220</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>29448000</v>
       </c>
       <c r="C10">
         <v>-12936000</v>
       </c>
       <c r="D10">
         <v>-0.68</v>
       </c>
       <c r="E10">
         <v>3185000</v>
       </c>
       <c r="F10">
         <v>748000</v>
       </c>
       <c r="G10">
         <v>2437000</v>
       </c>
       <c r="H10">
         <v>123054000</v>
       </c>
       <c r="I10">
         <v>36799000</v>
       </c>
       <c r="J10">
         <v>85748000</v>
       </c>
       <c r="K10">
         <v>4957000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">XCEL BRANDS, INC.</t>
+          <t xml:space="preserve">Xcel Brands, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T13:26:43.051Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:02.383Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001083220</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>37932000</v>
       </c>
       <c r="C11">
         <v>-12184000</v>
       </c>
       <c r="D11">
         <v>-0.63</v>
       </c>
       <c r="E11">
         <v>-6556000</v>
       </c>
       <c r="F11">
         <v>1095000</v>
       </c>
       <c r="G11">
         <v>-7651000</v>
       </c>
       <c r="H11">
         <v>125781000</v>
       </c>
       <c r="I11">
         <v>50839000</v>
       </c>
       <c r="J11">
         <v>74280000</v>
       </c>
       <c r="K11">
         <v>4483000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">XCEL BRANDS, INC.</t>
+          <t xml:space="preserve">Xcel Brands, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T13:26:43.051Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:02.383Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001083220</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>25781000</v>
       </c>
       <c r="C12">
         <v>-4018000</v>
       </c>
       <c r="D12">
         <v>-0.2</v>
       </c>
       <c r="E12">
         <v>-14182000</v>
       </c>
       <c r="F12">
         <v>265000</v>
       </c>
       <c r="G12">
         <v>-14447000</v>
       </c>
       <c r="H12">
         <v>88935000</v>
       </c>
       <c r="I12">
         <v>18796000</v>
       </c>
       <c r="J12">
         <v>70815000</v>
       </c>
       <c r="K12">
         <v>4608000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t xml:space="preserve">XCEL BRANDS, INC.</t>
+          <t xml:space="preserve">Xcel Brands, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T13:26:43.051Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:02.383Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001083220</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>17755000</v>
       </c>
       <c r="C13">
-        <v>-21052000</v>
+        <v>-21052000000000</v>
       </c>
       <c r="D13">
         <v>-10.68</v>
       </c>
       <c r="E13">
         <v>-6545000</v>
       </c>
       <c r="F13">
         <v>100000</v>
       </c>
       <c r="G13">
         <v>-6645000</v>
       </c>
       <c r="H13">
         <v>71660000</v>
       </c>
       <c r="I13">
         <v>23489000</v>
       </c>
       <c r="J13">
         <v>50032000</v>
       </c>
       <c r="K13">
         <v>2998000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t xml:space="preserve">XCEL BRANDS, INC.</t>
+          <t xml:space="preserve">Xcel Brands, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T13:26:43.051Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:02.383Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001083220</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>8259000</v>
       </c>
       <c r="C14">
-        <v>-22395000</v>
+        <v>-22395000000000</v>
       </c>
       <c r="D14">
         <v>-9.84</v>
       </c>
       <c r="E14">
         <v>-4716000</v>
       </c>
       <c r="F14">
         <v>112000</v>
       </c>
       <c r="G14">
         <v>-4828000</v>
       </c>
       <c r="H14">
         <v>53756000</v>
       </c>
       <c r="I14">
         <v>25358000</v>
       </c>
       <c r="J14">
         <v>30424000</v>
       </c>
       <c r="K14">
         <v>1254000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t xml:space="preserve">XCEL BRANDS, INC.</t>
+          <t xml:space="preserve">Xcel Brands, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T13:26:43.051Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:02.383Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001083220</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>4939000</v>
       </c>
       <c r="C15">
-        <v>-17461000</v>
+        <v>-17461000000000</v>
       </c>
       <c r="D15">
         <v>-5.08</v>
       </c>
       <c r="E15">
         <v>-7023000</v>
       </c>
       <c r="F15">
         <v>10000</v>
       </c>
       <c r="G15">
         <v>-7033000</v>
       </c>
       <c r="H15">
         <v>38946000</v>
       </c>
       <c r="I15">
         <v>23122000</v>
       </c>
       <c r="J15">
         <v>17961000</v>
       </c>
       <c r="K15">
         <v>1150000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t xml:space="preserve">XCEL BRANDS, INC.</t>
+          <t xml:space="preserve">Xcel Brands, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T13:26:43.051Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:02.383Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001083220</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>