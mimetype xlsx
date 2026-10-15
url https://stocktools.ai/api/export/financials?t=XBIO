--- v0 (2026-08-17)
+++ v1 (2026-10-15)
@@ -114,703 +114,703 @@
         <v>-6262054</v>
       </c>
       <c r="F2">
         <v>130084</v>
       </c>
       <c r="G2">
         <v>-6392138</v>
       </c>
       <c r="H2">
         <v>25371257</v>
       </c>
       <c r="I2">
         <v>4592571</v>
       </c>
       <c r="J2">
         <v>20778686</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">XENETIC BIOSCIENCES, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:09.685Z</t>
+          <t xml:space="preserve">2026-10-15T21:31:27.850Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001534525</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-08-31</t>
         </is>
       </c>
       <c r="B3">
         <v>96900</v>
       </c>
       <c r="C3">
         <v>-89172</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>280609</v>
       </c>
       <c r="F3">
         <v>212500</v>
       </c>
       <c r="G3">
         <v>68109</v>
       </c>
       <c r="H3">
         <v>486809</v>
       </c>
       <c r="I3">
         <v>668889</v>
       </c>
       <c r="J3">
         <v>-182080</v>
       </c>
       <c r="K3"/>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">XENETIC BIOSCIENCES, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:09.685Z</t>
+          <t xml:space="preserve">2026-10-15T21:31:27.850Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001534525</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>1000000</v>
       </c>
       <c r="C4">
         <v>-8579246</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-6052022</v>
       </c>
       <c r="F4">
         <v>78634</v>
       </c>
       <c r="G4">
         <v>-6130656</v>
       </c>
       <c r="H4">
         <v>19465612</v>
       </c>
       <c r="I4">
         <v>6847922</v>
       </c>
       <c r="J4">
         <v>12617690</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">XENETIC BIOSCIENCES, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:09.685Z</t>
+          <t xml:space="preserve">2026-10-15T21:31:27.850Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001534525</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
         <v>-14307104</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>57669</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>16316146</v>
       </c>
       <c r="I5">
         <v>5835403</v>
       </c>
       <c r="J5">
         <v>10480743</v>
       </c>
       <c r="K5"/>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">XENETIC BIOSCIENCES, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:09.685Z</t>
+          <t xml:space="preserve">2026-10-15T21:31:27.850Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001534525</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6">
         <v>-12507471</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
         <v>1663</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>16908388</v>
       </c>
       <c r="I6">
         <v>10299723</v>
       </c>
       <c r="J6">
         <v>6608665</v>
       </c>
       <c r="K6"/>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">XENETIC BIOSCIENCES, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:09.685Z</t>
+          <t xml:space="preserve">2026-10-15T21:31:27.850Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001534525</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>3000000</v>
       </c>
       <c r="C7">
         <v>-54206106</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>-8787175</v>
       </c>
       <c r="F7">
         <v>16793</v>
       </c>
       <c r="G7">
         <v>-8803968</v>
       </c>
       <c r="H7">
         <v>20973865</v>
       </c>
       <c r="I7">
         <v>4804390</v>
       </c>
       <c r="J7">
         <v>16169475</v>
       </c>
       <c r="K7">
         <v>4114641</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">XENETIC BIOSCIENCES, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:09.685Z</t>
+          <t xml:space="preserve">2026-10-15T21:31:27.850Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001534525</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>7585000</v>
       </c>
       <c r="C8">
         <v>-3595132</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>1494195</v>
       </c>
       <c r="F8">
         <v>9264</v>
       </c>
       <c r="G8">
         <v>1484931</v>
       </c>
       <c r="H8">
         <v>19163643</v>
       </c>
       <c r="I8">
         <v>4862184</v>
       </c>
       <c r="J8">
         <v>14301459</v>
       </c>
       <c r="K8">
         <v>5599572</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">XENETIC BIOSCIENCES, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:09.685Z</t>
+          <t xml:space="preserve">2026-10-15T21:31:27.850Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001534525</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
         <v>-7300458</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>-6463957</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>-6463957</v>
       </c>
       <c r="H9">
         <v>14431094</v>
       </c>
       <c r="I9">
         <v>4518306</v>
       </c>
       <c r="J9">
         <v>9912788</v>
       </c>
       <c r="K9">
         <v>638115</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">XENETIC BIOSCIENCES, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:09.685Z</t>
+          <t xml:space="preserve">2026-10-15T21:31:27.850Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001534525</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>17066</v>
       </c>
       <c r="C10">
         <v>-12775025</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>-6399404</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>21546926</v>
       </c>
       <c r="I10">
         <v>4333675</v>
       </c>
       <c r="J10">
         <v>17213251</v>
       </c>
       <c r="K10">
         <v>10367920</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">XENETIC BIOSCIENCES, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:09.685Z</t>
+          <t xml:space="preserve">2026-10-15T21:31:27.850Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001534525</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>436942</v>
       </c>
       <c r="C11">
         <v>-10893466</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>-4267193</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>13179495</v>
       </c>
       <c r="I11">
         <v>963971</v>
       </c>
       <c r="J11">
         <v>12215524</v>
       </c>
       <c r="K11">
         <v>11527552</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">XENETIC BIOSCIENCES, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:09.685Z</t>
+          <t xml:space="preserve">2026-10-15T21:31:27.850Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001534525</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>1160692</v>
       </c>
       <c r="C12">
         <v>-5645179</v>
       </c>
       <c r="D12">
         <v>-0.55</v>
       </c>
       <c r="E12">
         <v>-4738067</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>19815360</v>
       </c>
       <c r="I12">
         <v>1421103</v>
       </c>
       <c r="J12">
         <v>18394257</v>
       </c>
       <c r="K12">
         <v>18244030</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">XENETIC BIOSCIENCES, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:09.685Z</t>
+          <t xml:space="preserve">2026-10-15T21:31:27.850Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001534525</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>1706925</v>
       </c>
       <c r="C13">
         <v>-6552353</v>
       </c>
       <c r="D13">
         <v>-4.61</v>
       </c>
       <c r="E13">
         <v>-4646765</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>14720290</v>
       </c>
       <c r="I13">
         <v>1073156</v>
       </c>
       <c r="J13">
         <v>13647134</v>
       </c>
       <c r="K13">
         <v>13097265</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">XENETIC BIOSCIENCES, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:09.685Z</t>
+          <t xml:space="preserve">2026-10-15T21:31:27.850Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001534525</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>2539986</v>
       </c>
       <c r="C14">
         <v>-4134578</v>
       </c>
       <c r="D14">
         <v>-2.71</v>
       </c>
       <c r="E14">
         <v>-4114219</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>10605226</v>
       </c>
       <c r="I14">
         <v>809585</v>
       </c>
       <c r="J14">
         <v>9795641</v>
       </c>
       <c r="K14">
         <v>8983046</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">XENETIC BIOSCIENCES, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:09.685Z</t>
+          <t xml:space="preserve">2026-10-15T21:31:27.850Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001534525</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>2500284</v>
       </c>
       <c r="C15">
         <v>-3960275</v>
       </c>
       <c r="D15">
         <v>-2.57</v>
       </c>
       <c r="E15">
         <v>-2817478</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>6901443</v>
       </c>
       <c r="I15">
         <v>894263</v>
       </c>
       <c r="J15">
         <v>6007180</v>
       </c>
       <c r="K15">
         <v>6165568</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">XENETIC BIOSCIENCES, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:09.685Z</t>
+          <t xml:space="preserve">2026-10-15T21:31:27.850Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001534525</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>2976411</v>
       </c>
       <c r="C16">
         <v>-2680860</v>
       </c>
       <c r="D16">
         <v>-1.58</v>
       </c>
       <c r="E16">
         <v>-2286651</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>8363847</v>
       </c>
       <c r="I16">
         <v>968025</v>
       </c>
       <c r="J16">
         <v>7395822</v>
       </c>
       <c r="K16">
         <v>7883632</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">XENETIC BIOSCIENCES, INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:09.685Z</t>
+          <t xml:space="preserve">2026-10-15T21:31:27.850Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001534525</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>