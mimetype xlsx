--- v0 (2026-08-16)
+++ v1 (2026-10-25)
@@ -76,809 +76,1609 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-03-31</t>
         </is>
       </c>
       <c r="B2">
         <v>540161682</v>
       </c>
       <c r="C2">
         <v>100694443</v>
       </c>
       <c r="D2">
         <v>6.59</v>
       </c>
       <c r="E2">
         <v>219401302</v>
       </c>
       <c r="F2">
         <v>6855688</v>
       </c>
       <c r="G2">
         <v>212545614</v>
       </c>
       <c r="H2">
         <v>735003099</v>
       </c>
       <c r="I2">
         <v>316128086</v>
       </c>
       <c r="J2">
         <v>418875013</v>
       </c>
       <c r="K2">
         <v>10768176</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">WORLD ACCEPTANCE CORP</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:58:55.565Z</t>
+          <t xml:space="preserve">2026-10-25T17:36:20.387Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000108385</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-03-31</t>
         </is>
       </c>
       <c r="B3">
         <v>563636086</v>
       </c>
       <c r="C3">
         <v>104089748</v>
       </c>
       <c r="D3">
         <v>8</v>
       </c>
       <c r="E3">
         <v>232044089</v>
       </c>
       <c r="F3">
         <v>6910955</v>
       </c>
       <c r="G3">
         <v>225133134</v>
       </c>
       <c r="H3">
         <v>809324965</v>
       </c>
       <c r="I3">
         <v>442928706</v>
       </c>
       <c r="J3">
         <v>366396259</v>
       </c>
       <c r="K3">
         <v>11625365</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">WORLD ACCEPTANCE CORP</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:58:55.565Z</t>
+          <t xml:space="preserve">2026-10-25T17:36:20.387Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000108385</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-03-31</t>
         </is>
       </c>
       <c r="B4">
         <v>599263399</v>
       </c>
       <c r="C4">
         <v>106607932</v>
       </c>
       <c r="D4">
         <v>9.6</v>
       </c>
       <c r="E4">
         <v>245963584</v>
       </c>
       <c r="F4">
         <v>7432535</v>
       </c>
       <c r="G4">
         <v>238531049</v>
       </c>
       <c r="H4">
         <v>850027561</v>
       </c>
       <c r="I4">
         <v>542672240</v>
       </c>
       <c r="J4">
         <v>307355321</v>
       </c>
       <c r="K4">
         <v>38338935</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">WORLD ACCEPTANCE CORP</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:58:55.565Z</t>
+          <t xml:space="preserve">2026-10-25T17:36:20.387Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000108385</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-03-31</t>
         </is>
       </c>
       <c r="B5">
         <v>610212876</v>
       </c>
       <c r="C5">
         <v>110833458</v>
       </c>
       <c r="D5">
         <v>11.9</v>
       </c>
       <c r="E5">
         <v>241886774</v>
       </c>
       <c r="F5">
         <v>8586963</v>
       </c>
       <c r="G5">
         <v>233299811</v>
       </c>
       <c r="H5">
         <v>866130719</v>
       </c>
       <c r="I5">
         <v>550563000</v>
       </c>
       <c r="J5">
         <v>315567719</v>
       </c>
       <c r="K5">
         <v>38338935</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">WORLD ACCEPTANCE CORP</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:58:55.565Z</t>
+          <t xml:space="preserve">2026-10-25T17:36:20.387Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000108385</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-03-31</t>
         </is>
       </c>
       <c r="B6">
         <v>557475707</v>
       </c>
       <c r="C6">
         <v>87395557</v>
       </c>
       <c r="D6">
         <v>10.05</v>
       </c>
       <c r="E6">
         <v>206070359</v>
       </c>
       <c r="F6">
         <v>8654804</v>
       </c>
       <c r="G6">
         <v>197415555</v>
       </c>
       <c r="H6">
         <v>806218863</v>
       </c>
       <c r="I6">
         <v>414317282</v>
       </c>
       <c r="J6">
         <v>391901581</v>
       </c>
       <c r="K6">
         <v>8095263</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">WORLD ACCEPTANCE CORP</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:58:55.565Z</t>
+          <t xml:space="preserve">2026-10-25T17:36:20.387Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000108385</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-03-31</t>
         </is>
       </c>
       <c r="B7">
         <v>490821420</v>
       </c>
       <c r="C7">
         <v>73600294</v>
       </c>
       <c r="D7">
         <v>8.38</v>
       </c>
       <c r="E7">
         <v>219362747</v>
       </c>
       <c r="F7">
         <v>6813582</v>
       </c>
       <c r="G7">
         <v>212549165</v>
       </c>
       <c r="H7">
         <v>800588775</v>
       </c>
       <c r="I7">
         <v>339525198</v>
       </c>
       <c r="J7">
         <v>461063577</v>
       </c>
       <c r="K7">
         <v>11581936</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">WORLD ACCEPTANCE CORP</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:58:55.565Z</t>
+          <t xml:space="preserve">2026-10-25T17:36:20.387Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000108385</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-03-31</t>
         </is>
       </c>
       <c r="B8">
         <v>502668332</v>
       </c>
       <c r="C8">
         <v>53690018</v>
       </c>
       <c r="D8">
         <v>5.99</v>
       </c>
       <c r="E8">
         <v>218026468</v>
       </c>
       <c r="F8">
         <v>9171468</v>
       </c>
       <c r="G8">
         <v>208855000</v>
       </c>
       <c r="H8">
         <v>840987037</v>
       </c>
       <c r="I8">
         <v>299879185</v>
       </c>
       <c r="J8">
         <v>541107852</v>
       </c>
       <c r="K8">
         <v>12473833</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">WORLD ACCEPTANCE CORP</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:58:55.565Z</t>
+          <t xml:space="preserve">2026-10-25T17:36:20.387Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000108385</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-03-31</t>
         </is>
       </c>
       <c r="B9">
         <v>544542925</v>
       </c>
       <c r="C9">
         <v>37235134</v>
       </c>
       <c r="D9">
         <v>4.05</v>
       </c>
       <c r="E9">
         <v>244664271</v>
       </c>
       <c r="F9">
         <v>9805084</v>
       </c>
       <c r="G9">
         <v>234859187</v>
       </c>
       <c r="H9">
         <v>854988073</v>
       </c>
       <c r="I9">
         <v>302871448</v>
       </c>
       <c r="J9">
         <v>552116625</v>
       </c>
       <c r="K9">
         <v>9335433</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">WORLD ACCEPTANCE CORP</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:58:55.565Z</t>
+          <t xml:space="preserve">2026-10-25T17:36:20.387Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000108385</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-03-31</t>
         </is>
       </c>
       <c r="B10">
         <v>590029015</v>
       </c>
       <c r="C10">
         <v>28157478</v>
       </c>
       <c r="D10">
         <v>3.54</v>
       </c>
       <c r="E10">
         <v>280977693</v>
       </c>
       <c r="F10">
         <v>11277779</v>
       </c>
       <c r="G10">
         <v>269699914</v>
       </c>
       <c r="H10">
         <v>1030086435</v>
       </c>
       <c r="I10">
         <v>618123368</v>
       </c>
       <c r="J10">
         <v>411963067</v>
       </c>
       <c r="K10">
         <v>11618922</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">WORLD ACCEPTANCE CORP</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:58:55.565Z</t>
+          <t xml:space="preserve">2026-10-25T17:36:20.387Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000108385</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-03-31</t>
         </is>
       </c>
       <c r="B11">
         <v>527990406</v>
       </c>
       <c r="C11">
         <v>88282828</v>
       </c>
       <c r="D11">
         <v>13.23</v>
       </c>
       <c r="E11">
         <v>226953724</v>
       </c>
       <c r="F11">
         <v>11683858</v>
       </c>
       <c r="G11">
         <v>215269866</v>
       </c>
       <c r="H11">
         <v>954269164</v>
       </c>
       <c r="I11">
         <v>549341723</v>
       </c>
       <c r="J11">
         <v>404927441</v>
       </c>
       <c r="K11">
         <v>15746454</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">WORLD ACCEPTANCE CORP</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:58:55.565Z</t>
+          <t xml:space="preserve">2026-10-25T17:36:20.387Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000108385</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-03-31</t>
         </is>
       </c>
       <c r="B12">
         <v>585186753</v>
       </c>
       <c r="C12">
         <v>53919837</v>
       </c>
       <c r="D12">
         <v>8.47</v>
       </c>
       <c r="E12">
         <v>272446541</v>
       </c>
       <c r="F12">
         <v>6070414</v>
       </c>
       <c r="G12">
         <v>266376127</v>
       </c>
       <c r="H12">
         <v>1218296589</v>
       </c>
       <c r="I12">
         <v>845272161</v>
       </c>
       <c r="J12">
         <v>373024428</v>
       </c>
       <c r="K12">
         <v>19236322</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">WORLD ACCEPTANCE CORP</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:58:55.565Z</t>
+          <t xml:space="preserve">2026-10-25T17:36:20.387Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000108385</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-03-31</t>
         </is>
       </c>
       <c r="B13">
         <v>616545364</v>
       </c>
       <c r="C13">
         <v>21231990</v>
       </c>
       <c r="D13">
         <v>3.6</v>
       </c>
       <c r="E13">
         <v>291553786</v>
       </c>
       <c r="F13">
         <v>5827773</v>
       </c>
       <c r="G13">
         <v>285726013</v>
       </c>
       <c r="H13">
         <v>1117318141</v>
       </c>
       <c r="I13">
         <v>732091404</v>
       </c>
       <c r="J13">
         <v>383535319</v>
       </c>
       <c r="K13">
         <v>16508935</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">WORLD ACCEPTANCE CORP</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:58:55.565Z</t>
+          <t xml:space="preserve">2026-10-25T17:36:20.387Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000108385</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-03-31</t>
         </is>
       </c>
       <c r="B14">
         <v>572810448</v>
       </c>
       <c r="C14">
         <v>77046344</v>
       </c>
       <c r="D14">
         <v>13.14</v>
       </c>
       <c r="E14">
         <v>265783366</v>
       </c>
       <c r="F14">
         <v>5932748</v>
       </c>
       <c r="G14">
         <v>259850618</v>
       </c>
       <c r="H14">
         <v>1056351043</v>
       </c>
       <c r="I14">
         <v>631923827</v>
       </c>
       <c r="J14">
         <v>422436915</v>
       </c>
       <c r="K14">
         <v>5174104</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">WORLD ACCEPTANCE CORP</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:58:55.565Z</t>
+          <t xml:space="preserve">2026-10-25T17:36:20.387Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000108385</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-03-31</t>
         </is>
       </c>
       <c r="B15">
         <v>564171036</v>
       </c>
       <c r="C15">
         <v>89242722</v>
       </c>
       <c r="D15">
         <v>16.21</v>
       </c>
       <c r="E15">
         <v>254163602</v>
       </c>
       <c r="F15">
         <v>3683784</v>
       </c>
       <c r="G15">
         <v>250479818</v>
       </c>
       <c r="H15">
         <v>1008488241</v>
       </c>
       <c r="I15">
         <v>571496754</v>
       </c>
       <c r="J15">
         <v>436991487</v>
       </c>
       <c r="K15">
         <v>4714459</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">WORLD ACCEPTANCE CORP</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:58:55.565Z</t>
+          <t xml:space="preserve">2026-10-25T17:36:20.387Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000108385</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-03-31</t>
         </is>
       </c>
       <c r="B16">
         <v>585166700</v>
       </c>
       <c r="C16">
         <v>34586024</v>
       </c>
       <c r="D16">
         <v>6.88</v>
       </c>
       <c r="E16">
         <v>259358889</v>
       </c>
       <c r="F16">
         <v>3882342</v>
       </c>
       <c r="G16">
         <v>255476547</v>
       </c>
       <c r="H16">
         <v>1054120644</v>
       </c>
       <c r="I16">
         <v>703115353</v>
       </c>
       <c r="J16">
         <v>351005291</v>
       </c>
       <c r="K16">
         <v>6071077</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">WORLD ACCEPTANCE CORP</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:58:55.565Z</t>
+          <t xml:space="preserve">2026-10-25T17:36:20.387Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000108385</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>