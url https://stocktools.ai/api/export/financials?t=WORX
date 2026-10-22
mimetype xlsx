--- v0 (2026-08-20)
+++ v1 (2026-10-22)
@@ -105,512 +105,512 @@
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>386456</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>25000</v>
       </c>
       <c r="I2">
         <v>406167</v>
       </c>
       <c r="J2">
         <v>-381167</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SCWORX CORP.</t>
+          <t xml:space="preserve">SCWorx Corp.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T19:42:20.141Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:59.361Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674227</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>591439</v>
       </c>
       <c r="C3">
         <v>-4159394</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-2018144</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>13996115</v>
       </c>
       <c r="I3">
         <v>284361</v>
       </c>
       <c r="J3">
         <v>13711754</v>
       </c>
       <c r="K3">
         <v>4567575</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">SCWORX CORP.</t>
+          <t xml:space="preserve">SCWorx Corp.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T19:42:20.141Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:59.361Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674227</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>220709</v>
       </c>
       <c r="C4">
         <v>-11978563</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-5828277</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>9755328</v>
       </c>
       <c r="I4">
         <v>1620849</v>
       </c>
       <c r="J4">
         <v>-1101434</v>
       </c>
       <c r="K4">
         <v>15159</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SCWORX CORP.</t>
+          <t xml:space="preserve">SCWorx Corp.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T19:42:20.141Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:59.361Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674227</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>3421937</v>
       </c>
       <c r="C5">
         <v>-380603</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-241080</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>3032102</v>
       </c>
       <c r="I5">
         <v>3263964</v>
       </c>
       <c r="J5">
         <v>-231862</v>
       </c>
       <c r="K5">
         <v>76459</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">SCWORX CORP.</t>
+          <t xml:space="preserve">SCWorx Corp.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T19:42:20.141Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:59.361Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674227</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>5548119</v>
       </c>
       <c r="C6">
         <v>-11312500</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-4691290</v>
       </c>
       <c r="F6">
         <v>111652</v>
       </c>
       <c r="G6">
         <v>-4802942</v>
       </c>
       <c r="H6">
         <v>9992805</v>
       </c>
       <c r="I6">
         <v>3067193</v>
       </c>
       <c r="J6">
         <v>6925612</v>
       </c>
       <c r="K6">
         <v>487953</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">SCWORX CORP.</t>
+          <t xml:space="preserve">SCWorx Corp.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T19:42:20.141Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:59.361Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674227</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>5213118</v>
       </c>
       <c r="C7">
         <v>-7402350</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>-959070</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>10627274</v>
       </c>
       <c r="I7">
         <v>4893258</v>
       </c>
       <c r="J7">
         <v>5734016</v>
       </c>
       <c r="K7">
         <v>376425</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">SCWORX CORP.</t>
+          <t xml:space="preserve">SCWorx Corp.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T19:42:20.141Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:59.361Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674227</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>4632529</v>
       </c>
       <c r="C8">
         <v>-3814468</v>
       </c>
       <c r="D8">
         <v>-0.36</v>
       </c>
       <c r="E8">
         <v>-1069945</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>9122935</v>
       </c>
       <c r="I8">
         <v>2717865</v>
       </c>
       <c r="J8">
         <v>6405070</v>
       </c>
       <c r="K8">
         <v>71075</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">SCWORX CORP.</t>
+          <t xml:space="preserve">SCWorx Corp.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T19:42:20.141Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:59.361Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674227</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>4038188</v>
       </c>
       <c r="C9">
         <v>-1847406</v>
       </c>
       <c r="D9">
         <v>-2.32</v>
       </c>
       <c r="E9">
         <v>-540036</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>9247142</v>
       </c>
       <c r="I9">
         <v>2470622</v>
       </c>
       <c r="J9">
         <v>6776520</v>
       </c>
       <c r="K9">
         <v>249462</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">SCWORX CORP.</t>
+          <t xml:space="preserve">SCWorx Corp.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T19:42:20.141Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:59.361Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674227</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>3804943</v>
       </c>
       <c r="C10">
         <v>-3981144</v>
       </c>
       <c r="D10">
         <v>-3.86</v>
       </c>
       <c r="E10">
         <v>-806164</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>6278215</v>
       </c>
       <c r="I10">
         <v>2424766</v>
       </c>
       <c r="J10">
         <v>3853449</v>
       </c>
       <c r="K10">
         <v>91436</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">SCWORX CORP.</t>
+          <t xml:space="preserve">SCWorx Corp.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T19:42:20.141Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:59.361Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674227</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>2989599</v>
       </c>
       <c r="C11">
         <v>-1136225</v>
       </c>
       <c r="D11">
         <v>-0.78</v>
       </c>
       <c r="E11">
         <v>-1084292</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>6345811</v>
       </c>
       <c r="I11">
         <v>1856209</v>
       </c>
       <c r="J11">
         <v>4489602</v>
       </c>
       <c r="K11"/>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">SCWORX CORP.</t>
+          <t xml:space="preserve">SCWorx Corp.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T19:42:20.141Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:59.361Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674227</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>2877629</v>
       </c>
       <c r="C12">
         <v>-4444109</v>
       </c>
       <c r="D12">
         <v>-0.61</v>
       </c>
       <c r="E12">
         <v>-1543610</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>7896088</v>
       </c>
       <c r="I12">
         <v>743596</v>
       </c>
       <c r="J12">
         <v>7152492</v>
       </c>
       <c r="K12"/>
       <c r="L12" t="inlineStr">
         <is>
-          <t xml:space="preserve">SCWORX CORP.</t>
+          <t xml:space="preserve">SCWorx Corp.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T19:42:20.141Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:59.361Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674227</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>