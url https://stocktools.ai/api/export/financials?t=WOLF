--- v0 (2026-08-17)
+++ v1 (2026-11-04)
@@ -76,767 +76,3065 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_source</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_source</t>
+        </is>
+      </c>
+      <c r="AB1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_source</t>
+        </is>
+      </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_source</t>
+        </is>
+      </c>
+      <c r="AF1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AG1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_source</t>
+        </is>
+      </c>
+      <c r="AH1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_source</t>
+        </is>
+      </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AK1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_source</t>
+        </is>
+      </c>
+      <c r="AL1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AM1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_source</t>
+        </is>
+      </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_source</t>
+        </is>
+      </c>
+      <c r="AP1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AQ1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_source</t>
+        </is>
+      </c>
+      <c r="AR1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_as_of</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2011-06-26</t>
+          <t xml:space="preserve">2012-06-24</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
-        <v>146500000</v>
+        <v>44412000</v>
       </c>
       <c r="D2">
-        <v>1.33</v>
+        <v>0.39</v>
       </c>
       <c r="E2">
-        <v>251380000</v>
+        <v>242280000</v>
       </c>
       <c r="F2">
-        <v>237085000</v>
+        <v>95015000</v>
       </c>
       <c r="G2">
-        <v>14295000</v>
+        <v>147265000</v>
       </c>
       <c r="H2">
-        <v>2446722000</v>
+        <v>2747498000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
-        <v>2261564000</v>
+        <v>2560017000</v>
       </c>
       <c r="K2">
-        <v>390598000</v>
+        <v>178885000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">WOLFSPEED, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:58:06.462Z</t>
+          <t xml:space="preserve">2026-11-04T13:39:11.301Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="Z2"/>
+      <c r="AA2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2012-06-24</t>
+        </is>
+      </c>
+      <c r="AC2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2012-06-24</t>
+        </is>
+      </c>
+      <c r="AE2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2012-06-24</t>
+        </is>
+      </c>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2012-06-24</t>
+        </is>
+      </c>
+      <c r="AI2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="AJ2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2012-06-24</t>
+        </is>
+      </c>
+      <c r="AK2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2012-06-24</t>
+        </is>
+      </c>
+      <c r="AM2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN2"/>
+      <c r="AO2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2012-06-24</t>
+        </is>
+      </c>
+      <c r="AQ2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2012-06-24</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2012-06-24</t>
+          <t xml:space="preserve">2013-06-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
-        <v>44412000</v>
+        <v>86925000</v>
       </c>
       <c r="D3">
-        <v>0.39</v>
+        <v>0.74</v>
       </c>
       <c r="E3">
-        <v>242280000</v>
+        <v>285234000</v>
       </c>
       <c r="F3">
-        <v>95015000</v>
+        <v>77468000</v>
       </c>
       <c r="G3">
-        <v>147265000</v>
+        <v>207766000</v>
       </c>
       <c r="H3">
-        <v>2747498000</v>
+        <v>3052410000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
-        <v>2560017000</v>
+        <v>2803590000</v>
       </c>
       <c r="K3">
-        <v>178885000</v>
+        <v>190069000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">WOLFSPEED, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:58:06.462Z</t>
+          <t xml:space="preserve">2026-11-04T13:39:11.301Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="Z3"/>
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2013-06-30</t>
+        </is>
+      </c>
+      <c r="AC3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2013-06-30</t>
+        </is>
+      </c>
+      <c r="AE3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2013-06-30</t>
+        </is>
+      </c>
+      <c r="AG3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2013-06-30</t>
+        </is>
+      </c>
+      <c r="AI3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="AJ3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2013-06-30</t>
+        </is>
+      </c>
+      <c r="AK3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2013-06-30</t>
+        </is>
+      </c>
+      <c r="AM3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN3"/>
+      <c r="AO3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2013-06-30</t>
+        </is>
+      </c>
+      <c r="AQ3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2013-06-30</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2013-06-30</t>
+          <t xml:space="preserve">2014-06-29</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
-        <v>86925000</v>
+        <v>123490000</v>
       </c>
       <c r="D4">
-        <v>0.74</v>
+        <v>1</v>
       </c>
       <c r="E4">
-        <v>285234000</v>
+        <v>319308000</v>
       </c>
       <c r="F4">
-        <v>77468000</v>
+        <v>178557000</v>
       </c>
       <c r="G4">
-        <v>207766000</v>
+        <v>140751000</v>
       </c>
       <c r="H4">
-        <v>3052410000</v>
+        <v>3344369000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
-        <v>2803590000</v>
+        <v>2986383000</v>
       </c>
       <c r="K4">
-        <v>190069000</v>
+        <v>286824000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">WOLFSPEED, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:58:06.462Z</t>
+          <t xml:space="preserve">2026-11-04T13:39:11.301Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="Z4"/>
+      <c r="AA4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2014-06-29</t>
+        </is>
+      </c>
+      <c r="AC4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2014-06-29</t>
+        </is>
+      </c>
+      <c r="AE4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2014-06-29</t>
+        </is>
+      </c>
+      <c r="AG4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2014-06-29</t>
+        </is>
+      </c>
+      <c r="AI4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="AJ4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2014-06-29</t>
+        </is>
+      </c>
+      <c r="AK4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2014-06-29</t>
+        </is>
+      </c>
+      <c r="AM4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN4"/>
+      <c r="AO4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2014-06-29</t>
+        </is>
+      </c>
+      <c r="AQ4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2014-06-29</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2014-06-29</t>
+          <t xml:space="preserve">2015-06-28</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
-        <v>123490000</v>
+        <v>-64692000</v>
       </c>
       <c r="D5">
-        <v>1</v>
+        <v>-0.57</v>
       </c>
       <c r="E5">
-        <v>319308000</v>
+        <v>181254000</v>
       </c>
       <c r="F5">
-        <v>178557000</v>
+        <v>206160000</v>
       </c>
       <c r="G5">
-        <v>140751000</v>
+        <v>-24906000</v>
       </c>
       <c r="H5">
-        <v>3344369000</v>
+        <v>2948033000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
-        <v>2986383000</v>
+        <v>2461952000</v>
       </c>
       <c r="K5">
-        <v>286824000</v>
+        <v>139710000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">WOLFSPEED, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:58:06.462Z</t>
+          <t xml:space="preserve">2026-11-04T13:39:11.301Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="Z5"/>
+      <c r="AA5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2015-06-28</t>
+        </is>
+      </c>
+      <c r="AC5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2015-06-28</t>
+        </is>
+      </c>
+      <c r="AE5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2015-06-28</t>
+        </is>
+      </c>
+      <c r="AG5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2015-06-28</t>
+        </is>
+      </c>
+      <c r="AI5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="AJ5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2015-06-28</t>
+        </is>
+      </c>
+      <c r="AK5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2015-06-28</t>
+        </is>
+      </c>
+      <c r="AM5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN5"/>
+      <c r="AO5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2015-06-28</t>
+        </is>
+      </c>
+      <c r="AQ5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2015-06-28</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2015-06-28</t>
+          <t xml:space="preserve">2016-06-26</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
-        <v>-64692000</v>
+        <v>-21536000</v>
       </c>
       <c r="D6">
-        <v>-0.57</v>
+        <v>-0.21</v>
       </c>
       <c r="E6">
-        <v>181254000</v>
+        <v>203316000</v>
       </c>
       <c r="F6">
-        <v>206160000</v>
+        <v>120018000</v>
       </c>
       <c r="G6">
-        <v>-24906000</v>
+        <v>83298000</v>
       </c>
       <c r="H6">
-        <v>2948033000</v>
+        <v>2766060000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
-        <v>2461952000</v>
+        <v>2367824000</v>
       </c>
       <c r="K6">
-        <v>139710000</v>
+        <v>166154000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">WOLFSPEED, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:58:06.462Z</t>
+          <t xml:space="preserve">2026-11-04T13:39:11.301Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="Z6"/>
+      <c r="AA6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2016-06-26</t>
+        </is>
+      </c>
+      <c r="AC6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2016-06-26</t>
+        </is>
+      </c>
+      <c r="AE6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2016-06-26</t>
+        </is>
+      </c>
+      <c r="AG6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2016-06-26</t>
+        </is>
+      </c>
+      <c r="AI6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="AJ6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2016-06-26</t>
+        </is>
+      </c>
+      <c r="AK6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2016-06-26</t>
+        </is>
+      </c>
+      <c r="AM6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN6"/>
+      <c r="AO6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2016-06-26</t>
+        </is>
+      </c>
+      <c r="AQ6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2016-06-26</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2016-06-26</t>
+          <t xml:space="preserve">2017-06-25</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
-        <v>-21536000</v>
+        <v>-98100000</v>
       </c>
       <c r="D7">
-        <v>-0.21</v>
+        <v>-1</v>
       </c>
       <c r="E7">
-        <v>203316000</v>
+        <v>220500000</v>
       </c>
       <c r="F7">
-        <v>120018000</v>
+        <v>86900000</v>
       </c>
       <c r="G7">
-        <v>83298000</v>
+        <v>133600000</v>
       </c>
       <c r="H7">
-        <v>2766060000</v>
+        <v>2649867000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
-        <v>2367824000</v>
+        <v>2222805000</v>
       </c>
       <c r="K7">
-        <v>166154000</v>
+        <v>132597000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">WOLFSPEED, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:58:06.462Z</t>
+          <t xml:space="preserve">2026-11-04T13:39:11.301Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="Z7"/>
+      <c r="AA7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-06-25</t>
+        </is>
+      </c>
+      <c r="AC7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-06-25</t>
+        </is>
+      </c>
+      <c r="AE7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-06-25</t>
+        </is>
+      </c>
+      <c r="AG7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-06-25</t>
+        </is>
+      </c>
+      <c r="AI7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="AJ7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-06-25</t>
+        </is>
+      </c>
+      <c r="AK7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-06-25</t>
+        </is>
+      </c>
+      <c r="AM7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN7"/>
+      <c r="AO7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-06-25</t>
+        </is>
+      </c>
+      <c r="AQ7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-06-25</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2017-06-25</t>
-[...2 lines deleted...]
-      <c r="B8"/>
+          <t xml:space="preserve">2018-06-24</t>
+        </is>
+      </c>
+      <c r="B8">
+        <v>328600000</v>
+      </c>
       <c r="C8">
-        <v>-98100000</v>
+        <v>-280000000</v>
       </c>
       <c r="D8">
-        <v>-1</v>
+        <v>-2.81</v>
       </c>
       <c r="E8">
-        <v>220500000</v>
+        <v>173500000</v>
       </c>
       <c r="F8">
-        <v>86900000</v>
+        <v>167100000</v>
       </c>
       <c r="G8">
-        <v>133600000</v>
+        <v>6400000</v>
       </c>
       <c r="H8">
-        <v>2649867000</v>
+        <v>2637800000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
-        <v>2222805000</v>
+        <v>2067100000</v>
       </c>
       <c r="K8">
-        <v>132597000</v>
+        <v>118900000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">WOLFSPEED, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:58:06.462Z</t>
+          <t xml:space="preserve">2026-11-04T13:39:11.301Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-06-24</t>
+        </is>
+      </c>
+      <c r="AA8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-06-24</t>
+        </is>
+      </c>
+      <c r="AC8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-06-24</t>
+        </is>
+      </c>
+      <c r="AE8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-06-24</t>
+        </is>
+      </c>
+      <c r="AG8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-06-24</t>
+        </is>
+      </c>
+      <c r="AI8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="AJ8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-06-24</t>
+        </is>
+      </c>
+      <c r="AK8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-06-24</t>
+        </is>
+      </c>
+      <c r="AM8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN8"/>
+      <c r="AO8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-06-24</t>
+        </is>
+      </c>
+      <c r="AQ8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-06-24</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2018-06-24</t>
+          <t xml:space="preserve">2019-06-30</t>
         </is>
       </c>
       <c r="B9">
-        <v>328600000</v>
+        <v>538200000</v>
       </c>
       <c r="C9">
-        <v>-280000000</v>
+        <v>-375100000</v>
       </c>
       <c r="D9">
-        <v>-2.81</v>
+        <v>-3.62</v>
       </c>
       <c r="E9">
-        <v>173500000</v>
+        <v>202300000</v>
       </c>
       <c r="F9">
-        <v>167100000</v>
+        <v>124700000</v>
       </c>
       <c r="G9">
-        <v>6400000</v>
+        <v>77600000</v>
       </c>
       <c r="H9">
-        <v>2637800000</v>
+        <v>2816900000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
-        <v>2067100000</v>
+        <v>2036200000</v>
       </c>
       <c r="K9">
-        <v>118900000</v>
+        <v>500500000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">WOLFSPEED, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:58:06.462Z</t>
+          <t xml:space="preserve">2026-11-04T13:39:11.301Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-06-30</t>
+        </is>
+      </c>
+      <c r="AA9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-06-30</t>
+        </is>
+      </c>
+      <c r="AC9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-06-30</t>
+        </is>
+      </c>
+      <c r="AE9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-06-30</t>
+        </is>
+      </c>
+      <c r="AG9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-06-30</t>
+        </is>
+      </c>
+      <c r="AI9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="AJ9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-06-30</t>
+        </is>
+      </c>
+      <c r="AK9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-06-30</t>
+        </is>
+      </c>
+      <c r="AM9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN9"/>
+      <c r="AO9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-06-30</t>
+        </is>
+      </c>
+      <c r="AQ9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-06-30</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2019-06-30</t>
+          <t xml:space="preserve">2020-06-28</t>
         </is>
       </c>
       <c r="B10">
-        <v>538200000</v>
+        <v>470700000</v>
       </c>
       <c r="C10">
-        <v>-375100000</v>
+        <v>-191700000</v>
       </c>
       <c r="D10">
-        <v>-3.62</v>
+        <v>-1.78</v>
       </c>
       <c r="E10">
-        <v>202300000</v>
+        <v>-29000000</v>
       </c>
       <c r="F10">
-        <v>124700000</v>
+        <v>229900000</v>
       </c>
       <c r="G10">
-        <v>77600000</v>
+        <v>-258900000</v>
       </c>
       <c r="H10">
-        <v>2816900000</v>
+        <v>3231000000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
-        <v>2036200000</v>
+        <v>2083100000</v>
       </c>
       <c r="K10">
-        <v>500500000</v>
+        <v>448800000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">WOLFSPEED, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:58:06.462Z</t>
+          <t xml:space="preserve">2026-11-04T13:39:11.301Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-06-28</t>
+        </is>
+      </c>
+      <c r="AA10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-06-28</t>
+        </is>
+      </c>
+      <c r="AC10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-06-28</t>
+        </is>
+      </c>
+      <c r="AE10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-06-28</t>
+        </is>
+      </c>
+      <c r="AG10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-06-28</t>
+        </is>
+      </c>
+      <c r="AI10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="AJ10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-06-28</t>
+        </is>
+      </c>
+      <c r="AK10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-06-28</t>
+        </is>
+      </c>
+      <c r="AM10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN10"/>
+      <c r="AO10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-06-28</t>
+        </is>
+      </c>
+      <c r="AQ10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-06-28</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2020-06-28</t>
+          <t xml:space="preserve">2021-06-27</t>
         </is>
       </c>
       <c r="B11">
-        <v>470700000</v>
+        <v>525600000</v>
       </c>
       <c r="C11">
-        <v>-191700000</v>
+        <v>-523900000</v>
       </c>
       <c r="D11">
-        <v>-1.78</v>
+        <v>-4.66</v>
       </c>
       <c r="E11">
-        <v>-29000000</v>
+        <v>-125500000</v>
       </c>
       <c r="F11">
-        <v>229900000</v>
+        <v>570500000</v>
       </c>
       <c r="G11">
-        <v>-258900000</v>
+        <v>-696000000</v>
       </c>
       <c r="H11">
-        <v>3231000000</v>
+        <v>3446800000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
-        <v>2083100000</v>
+        <v>2116500000</v>
       </c>
       <c r="K11">
-        <v>448800000</v>
+        <v>379000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">WOLFSPEED, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:58:06.462Z</t>
+          <t xml:space="preserve">2026-11-04T13:39:11.301Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-06-27</t>
+        </is>
+      </c>
+      <c r="AA11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-06-27</t>
+        </is>
+      </c>
+      <c r="AC11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-06-27</t>
+        </is>
+      </c>
+      <c r="AE11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-06-27</t>
+        </is>
+      </c>
+      <c r="AG11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-06-27</t>
+        </is>
+      </c>
+      <c r="AI11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="AJ11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-06-27</t>
+        </is>
+      </c>
+      <c r="AK11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-06-27</t>
+        </is>
+      </c>
+      <c r="AM11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN11"/>
+      <c r="AO11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-06-27</t>
+        </is>
+      </c>
+      <c r="AQ11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-06-27</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2021-06-27</t>
+          <t xml:space="preserve">2022-06-26</t>
         </is>
       </c>
       <c r="B12">
-        <v>525600000</v>
+        <v>572100000</v>
       </c>
       <c r="C12">
-        <v>-523900000</v>
+        <v>-200900000</v>
       </c>
       <c r="D12">
-        <v>-4.66</v>
+        <v>-1.67</v>
       </c>
       <c r="E12">
-        <v>-125500000</v>
+        <v>-154200000</v>
       </c>
       <c r="F12">
-        <v>570500000</v>
+        <v>636800000</v>
       </c>
       <c r="G12">
-        <v>-696000000</v>
+        <v>-791000000</v>
       </c>
       <c r="H12">
-        <v>3446800000</v>
+        <v>3917500000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
-        <v>2116500000</v>
+        <v>2439300000</v>
       </c>
       <c r="K12">
-        <v>379000000</v>
+        <v>449500000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">WOLFSPEED, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:58:06.462Z</t>
+          <t xml:space="preserve">2026-11-04T13:39:11.301Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-06-26</t>
+        </is>
+      </c>
+      <c r="AA12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-06-26</t>
+        </is>
+      </c>
+      <c r="AC12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-06-26</t>
+        </is>
+      </c>
+      <c r="AE12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-06-26</t>
+        </is>
+      </c>
+      <c r="AG12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-06-26</t>
+        </is>
+      </c>
+      <c r="AI12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="AJ12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-06-26</t>
+        </is>
+      </c>
+      <c r="AK12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-06-26</t>
+        </is>
+      </c>
+      <c r="AM12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN12"/>
+      <c r="AO12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-06-26</t>
+        </is>
+      </c>
+      <c r="AQ12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-06-26</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2022-06-26</t>
+          <t xml:space="preserve">2023-06-25</t>
         </is>
       </c>
       <c r="B13">
-        <v>572100000</v>
+        <v>758500000</v>
       </c>
       <c r="C13">
-        <v>-200900000</v>
+        <v>-329900000</v>
       </c>
       <c r="D13">
-        <v>-1.67</v>
+        <v>-2.65</v>
       </c>
       <c r="E13">
-        <v>-154200000</v>
+        <v>-142600000</v>
       </c>
       <c r="F13">
-        <v>636800000</v>
+        <v>949600000</v>
       </c>
       <c r="G13">
-        <v>-791000000</v>
+        <v>-1092200000</v>
       </c>
       <c r="H13">
-        <v>3917500000</v>
+        <v>6586700000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
-        <v>2439300000</v>
+        <v>1621900000</v>
       </c>
       <c r="K13">
-        <v>449500000</v>
+        <v>1757000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">WOLFSPEED, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:58:06.462Z</t>
+          <t xml:space="preserve">2026-11-04T13:39:11.301Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-06-25</t>
+        </is>
+      </c>
+      <c r="AA13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-06-25</t>
+        </is>
+      </c>
+      <c r="AC13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-06-25</t>
+        </is>
+      </c>
+      <c r="AE13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-06-25</t>
+        </is>
+      </c>
+      <c r="AG13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-06-25</t>
+        </is>
+      </c>
+      <c r="AI13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="AJ13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-06-25</t>
+        </is>
+      </c>
+      <c r="AK13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-06-25</t>
+        </is>
+      </c>
+      <c r="AM13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN13"/>
+      <c r="AO13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-06-25</t>
+        </is>
+      </c>
+      <c r="AQ13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-06-25</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023-06-25</t>
+          <t xml:space="preserve">2024-06-30</t>
         </is>
       </c>
       <c r="B14">
-        <v>758500000</v>
+        <v>807200000</v>
       </c>
       <c r="C14">
-        <v>-329900000</v>
+        <v>-864200000</v>
       </c>
       <c r="D14">
-        <v>-2.65</v>
+        <v>-6.88</v>
       </c>
       <c r="E14">
-        <v>-142600000</v>
+        <v>-725600000</v>
       </c>
       <c r="F14">
-        <v>949600000</v>
+        <v>2274000000</v>
       </c>
       <c r="G14">
-        <v>-1092200000</v>
+        <v>-2999600000</v>
       </c>
       <c r="H14">
-        <v>6586700000</v>
+        <v>7984600000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
-        <v>1621900000</v>
+        <v>882100000</v>
       </c>
       <c r="K14">
-        <v>1757000000</v>
+        <v>1045900000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">WOLFSPEED, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:58:06.462Z</t>
+          <t xml:space="preserve">2026-11-04T13:39:11.301Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-06-30</t>
+        </is>
+      </c>
+      <c r="AA14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-06-30</t>
+        </is>
+      </c>
+      <c r="AC14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-06-30</t>
+        </is>
+      </c>
+      <c r="AE14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-06-30</t>
+        </is>
+      </c>
+      <c r="AG14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-06-30</t>
+        </is>
+      </c>
+      <c r="AI14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="AJ14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-06-30</t>
+        </is>
+      </c>
+      <c r="AK14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-06-30</t>
+        </is>
+      </c>
+      <c r="AM14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN14"/>
+      <c r="AO14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-06-30</t>
+        </is>
+      </c>
+      <c r="AQ14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-06-30</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024-06-30</t>
+          <t xml:space="preserve">2025-06-29</t>
         </is>
       </c>
       <c r="B15">
-        <v>807200000</v>
+        <v>757600000</v>
       </c>
       <c r="C15">
-        <v>-864200000</v>
+        <v>-1609200000</v>
       </c>
       <c r="D15">
-        <v>-6.88</v>
+        <v>-11.39</v>
       </c>
       <c r="E15">
-        <v>-725600000</v>
+        <v>-711700000</v>
       </c>
       <c r="F15">
-        <v>2274000000</v>
+        <v>1271400000</v>
       </c>
       <c r="G15">
-        <v>-2999600000</v>
+        <v>-1983100000</v>
       </c>
       <c r="H15">
-        <v>7984600000</v>
-[...1 lines deleted...]
-      <c r="I15"/>
+        <v>6854400000</v>
+      </c>
+      <c r="I15">
+        <v>7301500000</v>
+      </c>
       <c r="J15">
-        <v>882100000</v>
+        <v>-447100000</v>
       </c>
       <c r="K15">
-        <v>1045900000</v>
+        <v>467200000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">WOLFSPEED, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:58:06.462Z</t>
+          <t xml:space="preserve">2026-11-04T13:39:11.301Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-06-29</t>
+        </is>
+      </c>
+      <c r="AA15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-06-29</t>
+        </is>
+      </c>
+      <c r="AC15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-06-29</t>
+        </is>
+      </c>
+      <c r="AE15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-06-29</t>
+        </is>
+      </c>
+      <c r="AG15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-06-29</t>
+        </is>
+      </c>
+      <c r="AI15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="AJ15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-06-29</t>
+        </is>
+      </c>
+      <c r="AK15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-06-29</t>
+        </is>
+      </c>
+      <c r="AM15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-06-29</t>
+        </is>
+      </c>
+      <c r="AO15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-06-29</t>
+        </is>
+      </c>
+      <c r="AQ15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-06-29</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025-06-29</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">2026-06-28</t>
+        </is>
+      </c>
+      <c r="B16"/>
       <c r="C16">
-        <v>-1609200000</v>
-[...12 lines deleted...]
-      </c>
+        <v>4400000</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
       <c r="H16">
-        <v>6854400000</v>
+        <v>3004900000</v>
       </c>
       <c r="I16">
-        <v>7301500000</v>
+        <v>2074700000</v>
       </c>
       <c r="J16">
-        <v>-447100000</v>
+        <v>930200000</v>
       </c>
       <c r="K16">
-        <v>467200000</v>
+        <v>576300000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">WOLFSPEED, INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:58:06.462Z</t>
+          <t xml:space="preserve">2026-11-04T13:39:11.301Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="Z16"/>
+      <c r="AA16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2026-06-28</t>
+        </is>
+      </c>
+      <c r="AC16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AD16"/>
+      <c r="AE16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AF16"/>
+      <c r="AG16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AJ16"/>
+      <c r="AK16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2026-06-28</t>
+        </is>
+      </c>
+      <c r="AM16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2026-06-28</t>
+        </is>
+      </c>
+      <c r="AO16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2026-06-28</t>
+        </is>
+      </c>
+      <c r="AQ16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0000895419, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2026-06-28</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>