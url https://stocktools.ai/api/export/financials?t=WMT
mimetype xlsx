--- v0 (2026-08-27)
+++ v1 (2026-10-11)
@@ -118,737 +118,737 @@
         <v>24255000000</v>
       </c>
       <c r="F2">
         <v>13510000000</v>
       </c>
       <c r="G2">
         <v>10745000000</v>
       </c>
       <c r="H2">
         <v>193406000000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>71315000000</v>
       </c>
       <c r="K2">
         <v>6550000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">WALMART INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T17:13:03.518Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.789Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000104169</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-01-31</t>
         </is>
       </c>
       <c r="B3">
         <v>468651000000</v>
       </c>
       <c r="C3">
         <v>16999000000</v>
       </c>
       <c r="D3">
         <v>5.02</v>
       </c>
       <c r="E3">
         <v>25591000000</v>
       </c>
       <c r="F3">
         <v>12898000000</v>
       </c>
       <c r="G3">
         <v>12693000000</v>
       </c>
       <c r="H3">
         <v>203105000000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>76343000000</v>
       </c>
       <c r="K3">
         <v>7781000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">WALMART INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T17:13:03.518Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.789Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000104169</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-01-31</t>
         </is>
       </c>
       <c r="B4">
         <v>476294000000</v>
       </c>
       <c r="C4">
         <v>16022000000</v>
       </c>
       <c r="D4">
         <v>4.88</v>
       </c>
       <c r="E4">
         <v>23257000000</v>
       </c>
       <c r="F4">
         <v>13115000000</v>
       </c>
       <c r="G4">
         <v>10142000000</v>
       </c>
       <c r="H4">
         <v>204541000000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>76255000000</v>
       </c>
       <c r="K4">
         <v>7281000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">WALMART INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T17:13:03.518Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.789Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000104169</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-01-31</t>
         </is>
       </c>
       <c r="B5">
         <v>485651000000</v>
       </c>
       <c r="C5">
         <v>16363000000</v>
       </c>
       <c r="D5">
         <v>5.05</v>
       </c>
       <c r="E5">
         <v>28564000000</v>
       </c>
       <c r="F5">
         <v>12174000000</v>
       </c>
       <c r="G5">
         <v>16390000000</v>
       </c>
       <c r="H5">
         <v>203490000000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>81394000000</v>
       </c>
       <c r="K5">
         <v>9135000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">WALMART INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T17:13:03.518Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.789Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000104169</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-01-31</t>
         </is>
       </c>
       <c r="B6">
         <v>482130000000</v>
       </c>
       <c r="C6">
         <v>14694000000</v>
       </c>
       <c r="D6">
         <v>4.57</v>
       </c>
       <c r="E6">
         <v>27552000000</v>
       </c>
       <c r="F6">
         <v>11477000000</v>
       </c>
       <c r="G6">
         <v>16075000000</v>
       </c>
       <c r="H6">
         <v>199581000000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>80546000000</v>
       </c>
       <c r="K6">
         <v>8705000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">WALMART INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T17:13:03.518Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.789Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000104169</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-01-31</t>
         </is>
       </c>
       <c r="B7">
         <v>485873000000</v>
       </c>
       <c r="C7">
         <v>13643000000</v>
       </c>
       <c r="D7">
         <v>4.38</v>
       </c>
       <c r="E7">
         <v>31673000000</v>
       </c>
       <c r="F7">
         <v>10619000000</v>
       </c>
       <c r="G7">
         <v>21054000000</v>
       </c>
       <c r="H7">
         <v>198825000000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>77798000000</v>
       </c>
       <c r="K7">
         <v>6867000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">WALMART INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T17:13:03.518Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.789Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000104169</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-01-31</t>
         </is>
       </c>
       <c r="B8">
         <v>500343000000</v>
       </c>
       <c r="C8">
         <v>9862000000</v>
       </c>
       <c r="D8">
         <v>3.28</v>
       </c>
       <c r="E8">
         <v>28337000000</v>
       </c>
       <c r="F8">
         <v>10051000000</v>
       </c>
       <c r="G8">
         <v>18286000000</v>
       </c>
       <c r="H8">
         <v>204522000000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>77869000000</v>
       </c>
       <c r="K8">
         <v>6756000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">WALMART INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T17:13:03.518Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.789Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000104169</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-01-31</t>
         </is>
       </c>
       <c r="B9">
         <v>514405000000</v>
       </c>
       <c r="C9">
         <v>6670000000</v>
       </c>
       <c r="D9">
         <v>2.26</v>
       </c>
       <c r="E9">
         <v>27753000000</v>
       </c>
       <c r="F9">
         <v>10344000000</v>
       </c>
       <c r="G9">
         <v>17409000000</v>
       </c>
       <c r="H9">
         <v>219295000000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>72496000000</v>
       </c>
       <c r="K9">
         <v>7722000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">WALMART INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T17:13:03.518Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.789Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000104169</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-01-31</t>
         </is>
       </c>
       <c r="B10">
         <v>523964000000</v>
       </c>
       <c r="C10">
         <v>14881000000</v>
       </c>
       <c r="D10">
         <v>5.19</v>
       </c>
       <c r="E10">
         <v>25255000000</v>
       </c>
       <c r="F10">
         <v>10705000000</v>
       </c>
       <c r="G10">
         <v>14550000000</v>
       </c>
       <c r="H10">
         <v>236495000000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>74669000000</v>
       </c>
       <c r="K10">
         <v>9465000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">WALMART INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T17:13:03.518Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.789Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000104169</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-01-31</t>
         </is>
       </c>
       <c r="B11">
         <v>559151000000</v>
       </c>
       <c r="C11">
         <v>13510000000</v>
       </c>
       <c r="D11">
         <v>4.75</v>
       </c>
       <c r="E11">
         <v>36074000000</v>
       </c>
       <c r="F11">
         <v>10264000000</v>
       </c>
       <c r="G11">
         <v>25810000000</v>
       </c>
       <c r="H11">
         <v>252496000000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>80925000000</v>
       </c>
       <c r="K11">
         <v>17741000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">WALMART INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T17:13:03.518Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.789Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000104169</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-01-31</t>
         </is>
       </c>
       <c r="B12">
         <v>572754000000</v>
       </c>
       <c r="C12">
         <v>13673000000</v>
       </c>
       <c r="D12">
         <v>1.62</v>
       </c>
       <c r="E12">
         <v>24181000000</v>
       </c>
       <c r="F12">
         <v>13106000000</v>
       </c>
       <c r="G12">
         <v>11075000000</v>
       </c>
       <c r="H12">
         <v>244860000000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>83253000000</v>
       </c>
       <c r="K12">
         <v>14760000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">WALMART INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T17:13:03.518Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.789Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000104169</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-01-31</t>
         </is>
       </c>
       <c r="B13">
         <v>611289000000</v>
       </c>
       <c r="C13">
         <v>11680000000</v>
       </c>
       <c r="D13">
         <v>1.42</v>
       </c>
       <c r="E13">
         <v>28841000000</v>
       </c>
       <c r="F13">
         <v>16857000000</v>
       </c>
       <c r="G13">
         <v>11984000000</v>
       </c>
       <c r="H13">
         <v>243197000000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>76693000000</v>
       </c>
       <c r="K13">
         <v>8625000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">WALMART INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T17:13:03.518Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.789Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000104169</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-01-31</t>
         </is>
       </c>
       <c r="B14">
         <v>648125000000</v>
       </c>
       <c r="C14">
         <v>15511000000</v>
       </c>
       <c r="D14">
         <v>1.91</v>
       </c>
       <c r="E14">
         <v>35726000000</v>
       </c>
       <c r="F14">
         <v>20606000000</v>
       </c>
       <c r="G14">
         <v>15120000000</v>
       </c>
       <c r="H14">
         <v>252399000000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>83861000000</v>
       </c>
       <c r="K14">
         <v>9867000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">WALMART INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T17:13:03.518Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.789Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000104169</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-01-31</t>
         </is>
       </c>
       <c r="B15">
         <v>680985000000</v>
       </c>
       <c r="C15">
         <v>19436000000</v>
       </c>
       <c r="D15">
         <v>2.41</v>
       </c>
       <c r="E15">
         <v>36443000000</v>
       </c>
       <c r="F15">
         <v>23783000000</v>
       </c>
       <c r="G15">
         <v>12660000000</v>
       </c>
       <c r="H15">
         <v>260823000000</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>91013000000</v>
       </c>
       <c r="K15">
         <v>9037000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">WALMART INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T17:13:03.518Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.789Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000104169</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-01-31</t>
         </is>
       </c>
       <c r="B16">
         <v>713163000000</v>
       </c>
       <c r="C16">
         <v>21893000000</v>
       </c>
       <c r="D16">
         <v>2.73</v>
       </c>
       <c r="E16">
         <v>41565000000</v>
       </c>
       <c r="F16">
         <v>26642000000</v>
       </c>
       <c r="G16">
         <v>14923000000</v>
       </c>
       <c r="H16">
         <v>284668000000</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>99617000000</v>
       </c>
       <c r="K16">
         <v>10727000000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">WALMART INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T17:13:03.518Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.789Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000104169</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>