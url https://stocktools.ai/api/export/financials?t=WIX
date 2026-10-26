--- v0 (2026-08-17)
+++ v1 (2026-10-26)
@@ -76,751 +76,1551 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2011-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>24600000</v>
       </c>
       <c r="C2">
         <v>-22740000</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>1754000</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>3086000</v>
       </c>
       <c r="K2">
         <v>10374000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:09.804Z</t>
+          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>43676000</v>
       </c>
       <c r="C3">
         <v>-14972000</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
         <v>947000</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>16055000</v>
       </c>
       <c r="I3">
         <v>26626000</v>
       </c>
       <c r="J3">
         <v>-10571000</v>
       </c>
       <c r="K3">
         <v>7510000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:09.804Z</t>
+          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>80473000</v>
       </c>
       <c r="C4">
         <v>-28720000</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>3070000</v>
       </c>
       <c r="G4"/>
       <c r="H4">
         <v>115355000</v>
       </c>
       <c r="I4">
         <v>53059000</v>
       </c>
       <c r="J4">
         <v>62296000</v>
       </c>
       <c r="K4">
         <v>101258000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:09.804Z</t>
+          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>141841000</v>
       </c>
       <c r="C5">
         <v>-56566000</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>5619000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>118422000</v>
       </c>
       <c r="I5">
         <v>99772000</v>
       </c>
       <c r="J5">
         <v>18650000</v>
       </c>
       <c r="K5">
         <v>40200000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:09.804Z</t>
+          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>203518000</v>
       </c>
       <c r="C6">
         <v>-51334000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>20876000</v>
       </c>
       <c r="F6">
         <v>6342000</v>
       </c>
       <c r="G6">
         <v>14534000</v>
       </c>
       <c r="H6">
         <v>149433000</v>
       </c>
       <c r="I6">
         <v>153238000</v>
       </c>
       <c r="J6">
         <v>-3805000</v>
       </c>
       <c r="K6">
         <v>39226000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:09.804Z</t>
+          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>290103000</v>
       </c>
       <c r="C7">
         <v>-46896000</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>40573000</v>
       </c>
       <c r="F7">
         <v>4415000</v>
       </c>
       <c r="G7">
         <v>36158000</v>
       </c>
       <c r="H7">
         <v>214684000</v>
       </c>
       <c r="I7">
         <v>217153000</v>
       </c>
       <c r="J7">
         <v>-2469000</v>
       </c>
       <c r="K7">
         <v>93064000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:09.804Z</t>
+          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>425636000</v>
       </c>
       <c r="C8">
         <v>-56273000</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>83052000</v>
       </c>
       <c r="F8">
         <v>11649000</v>
       </c>
       <c r="G8">
         <v>71403000</v>
       </c>
       <c r="H8">
         <v>330013000</v>
       </c>
       <c r="I8">
         <v>318693000</v>
       </c>
       <c r="J8">
         <v>11320000</v>
       </c>
       <c r="K8">
         <v>85230000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:09.804Z</t>
+          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>603704000</v>
       </c>
       <c r="C9">
         <v>-37120000</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>115709000</v>
       </c>
       <c r="F9">
         <v>13684000</v>
       </c>
       <c r="G9">
         <v>102025000</v>
       </c>
       <c r="H9">
         <v>844750000</v>
       </c>
       <c r="I9">
         <v>692485000</v>
       </c>
       <c r="J9">
         <v>140795000</v>
       </c>
       <c r="K9">
         <v>331057000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:09.804Z</t>
+          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>757667000</v>
       </c>
       <c r="C10">
         <v>-87748000</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>149564000</v>
       </c>
       <c r="F10">
         <v>21427000</v>
       </c>
       <c r="G10">
         <v>128137000</v>
       </c>
       <c r="H10">
         <v>1099667000</v>
       </c>
       <c r="I10">
         <v>891918000</v>
       </c>
       <c r="J10">
         <v>194945000</v>
       </c>
       <c r="K10">
         <v>268103000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:09.804Z</t>
+          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>984367000</v>
       </c>
       <c r="C11">
         <v>-166867000</v>
       </c>
       <c r="D11">
         <v>-3070</v>
       </c>
       <c r="E11">
         <v>148049000</v>
       </c>
       <c r="F11">
         <v>18403000</v>
       </c>
       <c r="G11">
         <v>129646000</v>
       </c>
       <c r="H11">
         <v>1893526000</v>
       </c>
       <c r="I11">
         <v>1606335000</v>
       </c>
       <c r="J11">
         <v>287191000</v>
       </c>
       <c r="K11">
         <v>168858000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:09.804Z</t>
+          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>1269657000</v>
       </c>
       <c r="C12">
         <v>-117209000</v>
       </c>
       <c r="D12">
         <v>-2.06</v>
       </c>
       <c r="E12">
         <v>65685000</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>2059787000</v>
       </c>
       <c r="I12">
         <v>1914072000</v>
       </c>
       <c r="J12">
         <v>145715000</v>
       </c>
       <c r="K12">
         <v>451355000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:09.804Z</t>
+          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>1387666000</v>
       </c>
       <c r="C13">
         <v>-424863000</v>
       </c>
       <c r="D13">
         <v>-7.33</v>
       </c>
       <c r="E13">
         <v>37152000</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>1758367000</v>
       </c>
       <c r="I13">
         <v>2021609000</v>
       </c>
       <c r="J13">
         <v>-263242000</v>
       </c>
       <c r="K13">
         <v>244686000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:09.804Z</t>
+          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>1561665000</v>
       </c>
       <c r="C14">
         <v>33137000</v>
       </c>
       <c r="D14">
         <v>0.57</v>
       </c>
       <c r="E14">
         <v>248246000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>1804136000</v>
       </c>
       <c r="I14">
         <v>1858621000</v>
       </c>
       <c r="J14">
         <v>-54485000</v>
       </c>
       <c r="K14">
         <v>609622000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:09.804Z</t>
+          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>1760650000</v>
       </c>
       <c r="C15">
         <v>138322000</v>
       </c>
       <c r="D15">
         <v>2.36</v>
       </c>
       <c r="E15">
         <v>497415000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>1913042000</v>
       </c>
       <c r="I15">
         <v>1991828000</v>
       </c>
       <c r="J15">
         <v>-78786000</v>
       </c>
       <c r="K15">
         <v>660939000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:09.804Z</t>
+          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>1993044000</v>
       </c>
       <c r="C16">
         <v>50646000</v>
       </c>
       <c r="D16">
         <v>0.88</v>
       </c>
       <c r="E16">
         <v>582858000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>2610974000</v>
       </c>
       <c r="I16">
         <v>2976976000</v>
       </c>
       <c r="J16">
         <v>-366002000</v>
       </c>
       <c r="K16">
         <v>311356000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:09.804Z</t>
+          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>