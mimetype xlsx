--- v1 (2026-10-26)
+++ v2 (2026-10-26)
@@ -160,51 +160,51 @@
       </c>
       <c r="C2">
         <v>-22740000</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>1754000</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>3086000</v>
       </c>
       <c r="K2">
         <v>10374000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
+          <t xml:space="preserve">2026-10-26T20:25:12.185Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -256,51 +256,51 @@
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
         <v>947000</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>16055000</v>
       </c>
       <c r="I3">
         <v>26626000</v>
       </c>
       <c r="J3">
         <v>-10571000</v>
       </c>
       <c r="K3">
         <v>7510000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
+          <t xml:space="preserve">2026-10-26T20:25:12.185Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -352,51 +352,51 @@
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>3070000</v>
       </c>
       <c r="G4"/>
       <c r="H4">
         <v>115355000</v>
       </c>
       <c r="I4">
         <v>53059000</v>
       </c>
       <c r="J4">
         <v>62296000</v>
       </c>
       <c r="K4">
         <v>101258000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
+          <t xml:space="preserve">2026-10-26T20:25:12.185Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -448,51 +448,51 @@
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>5619000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>118422000</v>
       </c>
       <c r="I5">
         <v>99772000</v>
       </c>
       <c r="J5">
         <v>18650000</v>
       </c>
       <c r="K5">
         <v>40200000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
+          <t xml:space="preserve">2026-10-26T20:25:12.185Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -548,51 +548,51 @@
       <c r="F6">
         <v>6342000</v>
       </c>
       <c r="G6">
         <v>14534000</v>
       </c>
       <c r="H6">
         <v>149433000</v>
       </c>
       <c r="I6">
         <v>153238000</v>
       </c>
       <c r="J6">
         <v>-3805000</v>
       </c>
       <c r="K6">
         <v>39226000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
+          <t xml:space="preserve">2026-10-26T20:25:12.185Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -648,51 +648,51 @@
       <c r="F7">
         <v>4415000</v>
       </c>
       <c r="G7">
         <v>36158000</v>
       </c>
       <c r="H7">
         <v>214684000</v>
       </c>
       <c r="I7">
         <v>217153000</v>
       </c>
       <c r="J7">
         <v>-2469000</v>
       </c>
       <c r="K7">
         <v>93064000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
+          <t xml:space="preserve">2026-10-26T20:25:12.185Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -748,51 +748,51 @@
       <c r="F8">
         <v>11649000</v>
       </c>
       <c r="G8">
         <v>71403000</v>
       </c>
       <c r="H8">
         <v>330013000</v>
       </c>
       <c r="I8">
         <v>318693000</v>
       </c>
       <c r="J8">
         <v>11320000</v>
       </c>
       <c r="K8">
         <v>85230000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
+          <t xml:space="preserve">2026-10-26T20:25:12.185Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -848,51 +848,51 @@
       <c r="F9">
         <v>13684000</v>
       </c>
       <c r="G9">
         <v>102025000</v>
       </c>
       <c r="H9">
         <v>844750000</v>
       </c>
       <c r="I9">
         <v>692485000</v>
       </c>
       <c r="J9">
         <v>140795000</v>
       </c>
       <c r="K9">
         <v>331057000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
+          <t xml:space="preserve">2026-10-26T20:25:12.185Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -948,51 +948,51 @@
       <c r="F10">
         <v>21427000</v>
       </c>
       <c r="G10">
         <v>128137000</v>
       </c>
       <c r="H10">
         <v>1099667000</v>
       </c>
       <c r="I10">
         <v>891918000</v>
       </c>
       <c r="J10">
         <v>194945000</v>
       </c>
       <c r="K10">
         <v>268103000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
+          <t xml:space="preserve">2026-10-26T20:25:12.185Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R10" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1050,51 +1050,51 @@
       <c r="F11">
         <v>18403000</v>
       </c>
       <c r="G11">
         <v>129646000</v>
       </c>
       <c r="H11">
         <v>1893526000</v>
       </c>
       <c r="I11">
         <v>1606335000</v>
       </c>
       <c r="J11">
         <v>287191000</v>
       </c>
       <c r="K11">
         <v>168858000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
+          <t xml:space="preserve">2026-10-26T20:25:12.185Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R11" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1148,51 +1148,51 @@
       </c>
       <c r="E12">
         <v>65685000</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>2059787000</v>
       </c>
       <c r="I12">
         <v>1914072000</v>
       </c>
       <c r="J12">
         <v>145715000</v>
       </c>
       <c r="K12">
         <v>451355000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
+          <t xml:space="preserve">2026-10-26T20:25:12.185Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R12" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1246,51 +1246,51 @@
       </c>
       <c r="E13">
         <v>37152000</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>1758367000</v>
       </c>
       <c r="I13">
         <v>2021609000</v>
       </c>
       <c r="J13">
         <v>-263242000</v>
       </c>
       <c r="K13">
         <v>244686000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
+          <t xml:space="preserve">2026-10-26T20:25:12.185Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R13" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1344,51 +1344,51 @@
       </c>
       <c r="E14">
         <v>248246000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>1804136000</v>
       </c>
       <c r="I14">
         <v>1858621000</v>
       </c>
       <c r="J14">
         <v>-54485000</v>
       </c>
       <c r="K14">
         <v>609622000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
+          <t xml:space="preserve">2026-10-26T20:25:12.185Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R14" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1442,51 +1442,51 @@
       </c>
       <c r="E15">
         <v>497415000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>1913042000</v>
       </c>
       <c r="I15">
         <v>1991828000</v>
       </c>
       <c r="J15">
         <v>-78786000</v>
       </c>
       <c r="K15">
         <v>660939000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
+          <t xml:space="preserve">2026-10-26T20:25:12.185Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q15" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R15" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1540,51 +1540,51 @@
       </c>
       <c r="E16">
         <v>582858000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>2610974000</v>
       </c>
       <c r="I16">
         <v>2976976000</v>
       </c>
       <c r="J16">
         <v>-366002000</v>
       </c>
       <c r="K16">
         <v>311356000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">Wix.com Ltd.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T11:17:44.736Z</t>
+          <t xml:space="preserve">2026-10-26T20:25:12.185Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001576789</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q16" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R16" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>