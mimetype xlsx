--- v0 (2026-08-28)
+++ v1 (2026-10-21)
@@ -108,287 +108,287 @@
       <c r="B2"/>
       <c r="C2">
         <v>-21055000</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>8031000</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>-151130000</v>
       </c>
       <c r="K2">
         <v>77861000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Wayfair Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:45:51.093Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:37.064Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001616707</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-15526000</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
         <v>6739000</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>196305000</v>
       </c>
       <c r="I3">
         <v>146297000</v>
       </c>
       <c r="J3">
         <v>-191178000</v>
       </c>
       <c r="K3">
         <v>65289000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Wayfair Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:45:51.093Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:37.064Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001616707</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-148098000</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>31855000</v>
       </c>
       <c r="G4"/>
       <c r="H4">
         <v>555523000</v>
       </c>
       <c r="I4">
         <v>249984000</v>
       </c>
       <c r="J4">
         <v>305539000</v>
       </c>
       <c r="K4">
         <v>355859000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Wayfair Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:45:51.093Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:37.064Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001616707</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-77443000</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>135121000</v>
       </c>
       <c r="F5">
         <v>44648000</v>
       </c>
       <c r="G5">
         <v>90473000</v>
       </c>
       <c r="H5">
         <v>694581000</v>
       </c>
       <c r="I5">
         <v>452036000</v>
       </c>
       <c r="J5">
         <v>242545000</v>
       </c>
       <c r="K5">
         <v>334176000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Wayfair Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:45:51.093Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:37.064Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001616707</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>3380360000</v>
       </c>
       <c r="C6">
         <v>-194375000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>62814000</v>
       </c>
       <c r="F6">
         <v>96707000</v>
       </c>
       <c r="G6">
         <v>-33893000</v>
       </c>
       <c r="H6">
         <v>761683000</v>
       </c>
       <c r="I6">
         <v>682299000</v>
       </c>
       <c r="J6">
         <v>79384000</v>
       </c>
       <c r="K6">
         <v>279840000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Wayfair Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:45:51.093Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:37.064Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001616707</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>4720895000</v>
       </c>
       <c r="C7">
         <v>-244614000</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>33634000</v>
       </c>
       <c r="F7">
         <v>100451000</v>
       </c>
       <c r="G7">
         <v>-66817000</v>
       </c>
       <c r="H7">
         <v>1213403000</v>
       </c>
       <c r="I7">
         <v>1261732000</v>
       </c>
       <c r="J7">
         <v>-48329000</v>
       </c>
       <c r="K7">
         <v>558960000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Wayfair Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:45:51.093Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:37.064Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001616707</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>6779174000</v>
       </c>
       <c r="C8">
         <v>-504080000</v>
       </c>
       <c r="D8">
         <v>-5.63</v>
       </c>
       <c r="E8">
         <v>84861000</v>
@@ -396,101 +396,101 @@
       <c r="F8">
         <v>159205000</v>
       </c>
       <c r="G8">
         <v>-74344000</v>
       </c>
       <c r="H8">
         <v>1890850000</v>
       </c>
       <c r="I8">
         <v>2221571000</v>
       </c>
       <c r="J8">
         <v>-331000000</v>
       </c>
       <c r="K8">
         <v>849461000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Wayfair Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:45:51.093Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:37.064Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001616707</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>9127000000</v>
       </c>
       <c r="C9">
         <v>-985000000</v>
       </c>
       <c r="D9">
         <v>-10.68</v>
       </c>
       <c r="E9">
         <v>-197000000</v>
       </c>
       <c r="F9">
         <v>272000000</v>
       </c>
       <c r="G9">
         <v>-469000000</v>
       </c>
       <c r="H9">
         <v>2953048000</v>
       </c>
       <c r="I9">
         <v>3897256000</v>
       </c>
       <c r="J9">
         <v>-944000000</v>
       </c>
       <c r="K9"/>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Wayfair Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:45:51.093Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:37.064Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001616707</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>14145000000</v>
       </c>
       <c r="C10">
         <v>185000000</v>
       </c>
       <c r="D10">
         <v>1.86</v>
       </c>
       <c r="E10">
         <v>1417000000</v>
@@ -498,51 +498,51 @@
       <c r="F10">
         <v>186000000</v>
       </c>
       <c r="G10">
         <v>1231000000</v>
       </c>
       <c r="H10">
         <v>4570000000</v>
       </c>
       <c r="I10">
         <v>5762000000</v>
       </c>
       <c r="J10">
         <v>-1192000000</v>
       </c>
       <c r="K10">
         <v>2129440000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Wayfair Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:45:51.093Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:37.064Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001616707</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>13708000000</v>
       </c>
       <c r="C11">
         <v>-131000000</v>
       </c>
       <c r="D11">
         <v>-1.26</v>
       </c>
       <c r="E11">
         <v>410000000</v>
@@ -550,51 +550,51 @@
       <c r="F11">
         <v>101000000</v>
       </c>
       <c r="G11">
         <v>309000000</v>
       </c>
       <c r="H11">
         <v>4570000000</v>
       </c>
       <c r="I11">
         <v>6189000000</v>
       </c>
       <c r="J11">
         <v>-1619000000</v>
       </c>
       <c r="K11">
         <v>1706000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Wayfair Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:45:51.093Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:37.064Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001616707</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>12218000000</v>
       </c>
       <c r="C12">
         <v>-1331000000</v>
       </c>
       <c r="D12">
         <v>-12.54</v>
       </c>
       <c r="E12">
         <v>-674000000</v>
@@ -602,51 +602,51 @@
       <c r="F12">
         <v>186000000</v>
       </c>
       <c r="G12">
         <v>-860000000</v>
       </c>
       <c r="H12">
         <v>3580000000</v>
       </c>
       <c r="I12">
         <v>6130000000</v>
       </c>
       <c r="J12">
         <v>-2550000000</v>
       </c>
       <c r="K12">
         <v>1050000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Wayfair Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:45:51.093Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:37.064Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001616707</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>12003000000</v>
       </c>
       <c r="C13">
         <v>-738000000</v>
       </c>
       <c r="D13">
         <v>-6.47</v>
       </c>
       <c r="E13">
         <v>349000000</v>
@@ -654,51 +654,51 @@
       <c r="F13">
         <v>148000000</v>
       </c>
       <c r="G13">
         <v>201000000</v>
       </c>
       <c r="H13">
         <v>3474000000</v>
       </c>
       <c r="I13">
         <v>6181000000</v>
       </c>
       <c r="J13">
         <v>-2707000000</v>
       </c>
       <c r="K13">
         <v>1322000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Wayfair Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:45:51.093Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:37.064Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001616707</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>11851000000</v>
       </c>
       <c r="C14">
         <v>-492000000</v>
       </c>
       <c r="D14">
         <v>-4.01</v>
       </c>
       <c r="E14">
         <v>317000000</v>
@@ -706,51 +706,51 @@
       <c r="F14">
         <v>73000000</v>
       </c>
       <c r="G14">
         <v>244000000</v>
       </c>
       <c r="H14">
         <v>3459000000</v>
       </c>
       <c r="I14">
         <v>6214000000</v>
       </c>
       <c r="J14">
         <v>-2755000000</v>
       </c>
       <c r="K14">
         <v>1316000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Wayfair Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:45:51.093Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:37.064Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001616707</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>12457000000</v>
       </c>
       <c r="C15">
         <v>-313000000</v>
       </c>
       <c r="D15">
         <v>-2.44</v>
       </c>
       <c r="E15">
         <v>534000000</v>
@@ -758,37 +758,37 @@
       <c r="F15">
         <v>70000000</v>
       </c>
       <c r="G15">
         <v>464000000</v>
       </c>
       <c r="H15">
         <v>3440000000</v>
       </c>
       <c r="I15">
         <v>6222000000</v>
       </c>
       <c r="J15">
         <v>-2782000000</v>
       </c>
       <c r="K15">
         <v>1476000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Wayfair Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:45:51.093Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:37.064Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001616707</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>