--- v0 (2026-08-16)
+++ v1 (2026-10-18)
@@ -108,267 +108,267 @@
       <c r="B2">
         <v>97230000</v>
       </c>
       <c r="C2">
         <v>-8857000</v>
       </c>
       <c r="D2">
         <v>-0.02</v>
       </c>
       <c r="E2">
         <v>76309000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Vitesse Energy, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T12:32:15.992Z</t>
+          <t xml:space="preserve">2026-10-18T05:14:00.899Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001944558</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-11-30</t>
         </is>
       </c>
       <c r="B3">
         <v>167835000</v>
       </c>
       <c r="C3">
         <v>18114000</v>
       </c>
       <c r="D3">
         <v>0.04</v>
       </c>
       <c r="E3">
         <v>86971000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>614128000</v>
       </c>
       <c r="I3">
         <v>114905000</v>
       </c>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Vitesse Energy, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T12:32:15.992Z</t>
+          <t xml:space="preserve">2026-10-18T05:14:00.899Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001944558</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>281890000</v>
       </c>
       <c r="C4">
         <v>118903000</v>
       </c>
       <c r="D4">
         <v>0.26</v>
       </c>
       <c r="E4">
         <v>147041000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>660484000</v>
       </c>
       <c r="I4">
         <v>91502000</v>
       </c>
       <c r="J4">
         <v>564423000</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Vitesse Energy, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T12:32:15.992Z</t>
+          <t xml:space="preserve">2026-10-18T05:14:00.899Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001944558</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>233905000</v>
       </c>
       <c r="C5">
         <v>-19744000</v>
       </c>
       <c r="D5">
         <v>-0.73</v>
       </c>
       <c r="E5">
         <v>141942000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>765970000</v>
       </c>
       <c r="I5">
         <v>219564000</v>
       </c>
       <c r="J5">
         <v>546406000</v>
       </c>
       <c r="K5"/>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Vitesse Energy, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T12:32:15.992Z</t>
+          <t xml:space="preserve">2026-10-18T05:14:00.899Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001944558</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>241998000</v>
       </c>
       <c r="C6">
         <v>21060000</v>
       </c>
       <c r="D6">
         <v>0.64</v>
       </c>
       <c r="E6">
         <v>155003000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>810893000</v>
       </c>
       <c r="I6">
         <v>310559000</v>
       </c>
       <c r="J6">
         <v>500334000</v>
       </c>
       <c r="K6">
         <v>2967000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Vitesse Energy, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T12:32:15.992Z</t>
+          <t xml:space="preserve">2026-10-18T05:14:00.899Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001944558</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>273989000</v>
       </c>
       <c r="C7">
         <v>25277000</v>
       </c>
       <c r="D7">
         <v>0.64</v>
       </c>
       <c r="E7">
         <v>170349000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>893350000</v>
       </c>
       <c r="I7">
         <v>264033000</v>
       </c>
       <c r="J7">
         <v>629317000</v>
       </c>
       <c r="K7"/>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Vitesse Energy, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T12:32:15.992Z</t>
+          <t xml:space="preserve">2026-10-18T05:14:00.899Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001944558</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>