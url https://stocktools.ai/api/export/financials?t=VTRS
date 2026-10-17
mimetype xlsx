--- v0 (2026-08-29)
+++ v1 (2026-10-17)
@@ -114,51 +114,51 @@
       <c r="D2">
         <v>0.68</v>
       </c>
       <c r="E2">
         <v>2341700000</v>
       </c>
       <c r="F2">
         <v>252100000</v>
       </c>
       <c r="G2">
         <v>2089600000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2">
         <v>388100000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">VIATRIS INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T14:03:12.694Z</t>
+          <t xml:space="preserve">2026-10-17T06:32:21.448Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001792044</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>11370300000</v>
       </c>
       <c r="C3">
         <v>16800000</v>
       </c>
       <c r="D3">
         <v>0.03</v>
       </c>
       <c r="E3">
         <v>1803700000</v>
@@ -166,337 +166,337 @@
       <c r="F3">
         <v>213200000</v>
       </c>
       <c r="G3">
         <v>1590500000</v>
       </c>
       <c r="H3">
         <v>31255500000</v>
       </c>
       <c r="I3">
         <v>19371700000</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>475600000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">VIATRIS INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T14:03:12.694Z</t>
+          <t xml:space="preserve">2026-10-17T06:32:21.448Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001792044</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>11819900000</v>
       </c>
       <c r="C4">
         <v>-669900000</v>
       </c>
       <c r="D4">
         <v>-1.11</v>
       </c>
       <c r="E4">
         <v>1231800000</v>
       </c>
       <c r="F4">
         <v>243000000</v>
       </c>
       <c r="G4">
         <v>988800000</v>
       </c>
       <c r="H4">
         <v>61553000000</v>
       </c>
       <c r="I4">
         <v>38598900000</v>
       </c>
       <c r="J4"/>
       <c r="K4">
         <v>844400000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">VIATRIS INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T14:03:12.694Z</t>
+          <t xml:space="preserve">2026-10-17T06:32:21.448Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001792044</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>17813600000</v>
       </c>
       <c r="C5">
         <v>-1269100000</v>
       </c>
       <c r="D5">
         <v>-1.05</v>
       </c>
       <c r="E5">
         <v>3016900000</v>
       </c>
       <c r="F5">
         <v>457200000</v>
       </c>
       <c r="G5">
         <v>2559700000</v>
       </c>
       <c r="H5">
         <v>54842800000</v>
       </c>
       <c r="I5">
         <v>34350100000</v>
       </c>
       <c r="J5"/>
       <c r="K5">
         <v>701200000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">VIATRIS INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T14:03:12.694Z</t>
+          <t xml:space="preserve">2026-10-17T06:32:21.448Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001792044</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>16218100000</v>
       </c>
       <c r="C6">
         <v>2078600000</v>
       </c>
       <c r="D6">
         <v>1.71</v>
       </c>
       <c r="E6">
         <v>2999000000</v>
       </c>
       <c r="F6">
         <v>406000000</v>
       </c>
       <c r="G6">
         <v>2593000000</v>
       </c>
       <c r="H6">
         <v>50022200000</v>
       </c>
       <c r="I6">
         <v>28949900000</v>
       </c>
       <c r="J6"/>
       <c r="K6">
         <v>1259900000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">VIATRIS INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T14:03:12.694Z</t>
+          <t xml:space="preserve">2026-10-17T06:32:21.448Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001792044</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>15388400000</v>
       </c>
       <c r="C7">
         <v>54700000</v>
       </c>
       <c r="D7">
         <v>0.05</v>
       </c>
       <c r="E7">
         <v>2900000000</v>
       </c>
       <c r="F7">
         <v>377000000</v>
       </c>
       <c r="G7">
         <v>2523000000</v>
       </c>
       <c r="H7">
         <v>47685500000</v>
       </c>
       <c r="I7">
         <v>27218100000</v>
       </c>
       <c r="J7"/>
       <c r="K7">
         <v>991900000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">VIATRIS INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T14:03:12.694Z</t>
+          <t xml:space="preserve">2026-10-17T06:32:21.448Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001792044</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>14692800000</v>
       </c>
       <c r="C8">
         <v>-634200000</v>
       </c>
       <c r="D8">
         <v>-0.53</v>
       </c>
       <c r="E8">
         <v>2302900000</v>
       </c>
       <c r="F8">
         <v>326000000</v>
       </c>
       <c r="G8">
         <v>1976900000</v>
       </c>
       <c r="H8">
         <v>41500900000</v>
       </c>
       <c r="I8">
         <v>22865400000</v>
       </c>
       <c r="J8"/>
       <c r="K8">
         <v>734800000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">VIATRIS INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T14:03:12.694Z</t>
+          <t xml:space="preserve">2026-10-17T06:32:21.448Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001792044</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>14250400000</v>
       </c>
       <c r="C9">
         <v>-3514900000</v>
       </c>
       <c r="D9">
         <v>-3</v>
       </c>
       <c r="E9">
         <v>2315900000</v>
       </c>
       <c r="F9">
         <v>378800000</v>
       </c>
       <c r="G9">
         <v>1937100000</v>
       </c>
       <c r="H9">
         <v>37193100000</v>
       </c>
       <c r="I9">
         <v>22481800000</v>
       </c>
       <c r="J9"/>
       <c r="K9">
         <v>1322400000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">VIATRIS INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T14:03:12.694Z</t>
+          <t xml:space="preserve">2026-10-17T06:32:21.448Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001792044</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>