--- v0 (2026-08-17)
+++ v1 (2026-10-28)
@@ -76,723 +76,1523 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-03-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>-12209500</v>
       </c>
       <c r="D2">
         <v>-0.83</v>
       </c>
       <c r="E2">
         <v>-3565800</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>881500</v>
       </c>
       <c r="I2">
         <v>13437900</v>
       </c>
       <c r="J2">
         <v>-5705600</v>
       </c>
       <c r="K2">
         <v>81000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">VISTAGEN THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:33:45.572Z</t>
+          <t xml:space="preserve">2026-10-28T03:12:03.177Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001411685</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-03-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-12886700</v>
       </c>
       <c r="D3">
         <v>-0.02</v>
       </c>
       <c r="E3">
         <v>-3463200</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>263700</v>
       </c>
       <c r="I3">
         <v>13063600</v>
       </c>
       <c r="J3">
         <v>-12556400</v>
       </c>
       <c r="K3">
         <v>638100</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">VISTAGEN THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:33:45.572Z</t>
+          <t xml:space="preserve">2026-10-28T03:12:03.177Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001411685</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-03-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-2967700</v>
       </c>
       <c r="D4">
         <v>-3.81</v>
       </c>
       <c r="E4">
         <v>-2126000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>263700</v>
       </c>
       <c r="I4">
         <v>13063600</v>
       </c>
       <c r="J4">
         <v>-12799900</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">VISTAGEN THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:33:45.572Z</t>
+          <t xml:space="preserve">2026-10-28T03:12:03.177Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001411685</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-03-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-13885800</v>
       </c>
       <c r="D5">
         <v>-10.61</v>
       </c>
       <c r="E5">
         <v>-2768900</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>269700</v>
       </c>
       <c r="I5">
         <v>20812500</v>
       </c>
       <c r="J5">
         <v>-20542800</v>
       </c>
       <c r="K5">
         <v>70000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">VISTAGEN THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:33:45.572Z</t>
+          <t xml:space="preserve">2026-10-28T03:12:03.177Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001411685</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-03-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-47220500</v>
       </c>
       <c r="D6">
         <v>-29.08</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>989800</v>
       </c>
       <c r="I6">
         <v>3967000</v>
       </c>
       <c r="J6">
         <v>-2977200</v>
       </c>
       <c r="K6">
         <v>428500</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">VISTAGEN THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:33:45.572Z</t>
+          <t xml:space="preserve">2026-10-28T03:12:03.177Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001411685</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-03-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-10255500</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>3712200</v>
       </c>
       <c r="I7">
         <v>3096400</v>
       </c>
       <c r="J7">
         <v>615800</v>
       </c>
       <c r="K7">
         <v>2921300</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">VISTAGEN THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:33:45.572Z</t>
+          <t xml:space="preserve">2026-10-28T03:12:03.177Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001411685</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-03-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>-14345900</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>-9058300</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>11278300</v>
       </c>
       <c r="I8">
         <v>4361700</v>
       </c>
       <c r="J8">
         <v>6916600</v>
       </c>
       <c r="K8">
         <v>10378300</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">VISTAGEN THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:33:45.572Z</t>
+          <t xml:space="preserve">2026-10-28T03:12:03.177Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001411685</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-03-31</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-24589600</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>-14527500</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>14011700</v>
       </c>
       <c r="I9">
         <v>6936500</v>
       </c>
       <c r="J9">
         <v>7075200</v>
       </c>
       <c r="K9">
         <v>13100300</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">VISTAGEN THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:33:45.572Z</t>
+          <t xml:space="preserve">2026-10-28T03:12:03.177Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001411685</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-03-31</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>-20774000</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>-15757000</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>5772300</v>
       </c>
       <c r="I10">
         <v>11501700</v>
       </c>
       <c r="J10">
         <v>-5729400</v>
       </c>
       <c r="K10">
         <v>1355100</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">VISTAGEN THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:33:45.572Z</t>
+          <t xml:space="preserve">2026-10-28T03:12:03.177Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001411685</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-03-31</t>
         </is>
       </c>
       <c r="B11">
         <v>1089500</v>
       </c>
       <c r="C11">
         <v>-17934200</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>-12073500</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>108281300</v>
       </c>
       <c r="I11">
         <v>16302800</v>
       </c>
       <c r="J11">
         <v>91978500</v>
       </c>
       <c r="K11">
         <v>103108300</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">VISTAGEN THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:33:45.572Z</t>
+          <t xml:space="preserve">2026-10-28T03:12:03.177Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001411685</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-03-31</t>
         </is>
       </c>
       <c r="B12">
         <v>1108900</v>
       </c>
       <c r="C12">
         <v>-47762400</v>
       </c>
       <c r="D12"/>
       <c r="E12">
         <v>-45256500</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>-45256500</v>
       </c>
       <c r="H12">
         <v>74643400</v>
       </c>
       <c r="I12">
         <v>9928100</v>
       </c>
       <c r="J12">
         <v>64716000</v>
       </c>
       <c r="K12">
         <v>68135300</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">VISTAGEN THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:33:45.572Z</t>
+          <t xml:space="preserve">2026-10-28T03:12:03.177Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001411685</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-03-31</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>-59248000</v>
       </c>
       <c r="D13">
         <v>-8.51</v>
       </c>
       <c r="E13">
         <v>-49716000</v>
       </c>
       <c r="F13">
         <v>528000</v>
       </c>
       <c r="G13">
         <v>-50244000</v>
       </c>
       <c r="H13">
         <v>21089000</v>
       </c>
       <c r="I13">
         <v>9009000</v>
       </c>
       <c r="J13">
         <v>12080000</v>
       </c>
       <c r="K13">
         <v>16638000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">VISTAGEN THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:33:45.572Z</t>
+          <t xml:space="preserve">2026-10-28T03:12:03.177Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001411685</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-03-31</t>
         </is>
       </c>
       <c r="B14">
         <v>1064000</v>
       </c>
       <c r="C14">
         <v>-29362000</v>
       </c>
       <c r="D14">
         <v>-1.52</v>
       </c>
       <c r="E14">
         <v>-25813000</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
         <v>-25813000</v>
       </c>
       <c r="H14">
         <v>123653000</v>
       </c>
       <c r="I14">
         <v>9367000</v>
       </c>
       <c r="J14">
         <v>114286000</v>
       </c>
       <c r="K14">
         <v>119166000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">VISTAGEN THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:33:45.572Z</t>
+          <t xml:space="preserve">2026-10-28T03:12:03.177Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001411685</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-03-31</t>
         </is>
       </c>
       <c r="B15">
         <v>486000</v>
       </c>
       <c r="C15">
         <v>-51418000</v>
       </c>
       <c r="D15">
         <v>-1.67</v>
       </c>
       <c r="E15">
         <v>-42097000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>84341000</v>
       </c>
       <c r="I15">
         <v>13951000</v>
       </c>
       <c r="J15">
         <v>70390000</v>
       </c>
       <c r="K15">
         <v>67131000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">VISTAGEN THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:33:45.572Z</t>
+          <t xml:space="preserve">2026-10-28T03:12:03.177Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001411685</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-03-31</t>
         </is>
       </c>
       <c r="B16">
         <v>1269000</v>
       </c>
       <c r="C16">
         <v>-69692000</v>
       </c>
       <c r="D16">
         <v>-1.83</v>
       </c>
       <c r="E16">
         <v>-66436000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>48564000</v>
       </c>
       <c r="I16">
         <v>13044000</v>
       </c>
       <c r="J16">
         <v>35520000</v>
       </c>
       <c r="K16">
         <v>30789000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">VISTAGEN THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:33:45.572Z</t>
+          <t xml:space="preserve">2026-10-28T03:12:03.177Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001411685</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>