--- v0 (2026-08-18)
+++ v1 (2026-10-30)
@@ -76,497 +76,997 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>5430000000</v>
       </c>
       <c r="C2">
         <v>-254000000</v>
       </c>
       <c r="D2">
         <v>-0.59</v>
       </c>
       <c r="E2">
         <v>1386000000</v>
       </c>
       <c r="F2">
         <v>114000000</v>
       </c>
       <c r="G2">
         <v>1272000000</v>
       </c>
       <c r="H2">
         <v>14600000000</v>
       </c>
       <c r="I2">
         <v>8258000000</v>
       </c>
       <c r="J2">
         <v>6342000000</v>
       </c>
       <c r="K2">
         <v>1487000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vistra Corp.</t>
+          <t xml:space="preserve">Vistra Operations Company LLC</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T07:45:57.649Z</t>
+          <t xml:space="preserve">2026-10-30T14:08:08.130Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001692819</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>9144000000</v>
       </c>
       <c r="C3">
         <v>-54000000</v>
       </c>
       <c r="D3">
         <v>-0.11</v>
       </c>
       <c r="E3">
         <v>1471000000</v>
       </c>
       <c r="F3">
         <v>530000000</v>
       </c>
       <c r="G3">
         <v>941000000</v>
       </c>
       <c r="H3">
         <v>26024000000</v>
       </c>
       <c r="I3">
         <v>18157000000</v>
       </c>
       <c r="J3">
         <v>7863000000</v>
       </c>
       <c r="K3">
         <v>636000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vistra Corp.</t>
+          <t xml:space="preserve">Vistra Operations Company LLC</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T07:45:57.649Z</t>
+          <t xml:space="preserve">2026-10-30T14:08:08.130Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001692819</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>11809000000</v>
       </c>
       <c r="C4">
         <v>928000000</v>
       </c>
       <c r="D4">
         <v>1.86</v>
       </c>
       <c r="E4">
         <v>2736000000</v>
       </c>
       <c r="F4">
         <v>713000000</v>
       </c>
       <c r="G4">
         <v>2023000000</v>
       </c>
       <c r="H4">
         <v>26616000000</v>
       </c>
       <c r="I4">
         <v>18656000000</v>
       </c>
       <c r="J4">
         <v>7959000000</v>
       </c>
       <c r="K4">
         <v>300000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vistra Corp.</t>
+          <t xml:space="preserve">Vistra Operations Company LLC</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T07:45:57.649Z</t>
+          <t xml:space="preserve">2026-10-30T14:08:08.130Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001692819</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>11443000000</v>
       </c>
       <c r="C5">
         <v>636000000</v>
       </c>
       <c r="D5">
         <v>1.3</v>
       </c>
       <c r="E5">
         <v>3337000000</v>
       </c>
       <c r="F5">
         <v>1259000000</v>
       </c>
       <c r="G5">
         <v>2078000000</v>
       </c>
       <c r="H5">
         <v>25208000000</v>
       </c>
       <c r="I5">
         <v>16847000000</v>
       </c>
       <c r="J5">
         <v>8371000000</v>
       </c>
       <c r="K5">
         <v>406000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vistra Corp.</t>
+          <t xml:space="preserve">Vistra Operations Company LLC</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T07:45:57.649Z</t>
+          <t xml:space="preserve">2026-10-30T14:08:08.130Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001692819</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>12077000000</v>
       </c>
       <c r="C6">
         <v>-1274000000</v>
       </c>
       <c r="D6">
         <v>-2.69</v>
       </c>
       <c r="E6">
         <v>-206000000</v>
       </c>
       <c r="F6">
         <v>1033000000</v>
       </c>
       <c r="G6">
         <v>-1239000000</v>
       </c>
       <c r="H6">
         <v>29683000000</v>
       </c>
       <c r="I6">
         <v>21391000000</v>
       </c>
       <c r="J6">
         <v>8291000000</v>
       </c>
       <c r="K6">
         <v>1325000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vistra Corp.</t>
+          <t xml:space="preserve">Vistra Operations Company LLC</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T07:45:57.649Z</t>
+          <t xml:space="preserve">2026-10-30T14:08:08.130Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001692819</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>13728000000</v>
       </c>
       <c r="C7">
         <v>-1227000000</v>
       </c>
       <c r="D7">
         <v>-3.26</v>
       </c>
       <c r="E7">
         <v>485000000</v>
       </c>
       <c r="F7">
         <v>1301000000</v>
       </c>
       <c r="G7">
         <v>-816000000</v>
       </c>
       <c r="H7">
         <v>32787000000</v>
       </c>
       <c r="I7">
         <v>27869000000</v>
       </c>
       <c r="J7">
         <v>4902000000</v>
       </c>
       <c r="K7">
         <v>455000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vistra Corp.</t>
+          <t xml:space="preserve">Vistra Operations Company LLC</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T07:45:57.649Z</t>
+          <t xml:space="preserve">2026-10-30T14:08:08.130Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001692819</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>14779000000</v>
       </c>
       <c r="C8">
         <v>1493000000</v>
       </c>
       <c r="D8">
         <v>3.58</v>
       </c>
       <c r="E8">
         <v>5453000000</v>
       </c>
       <c r="F8">
         <v>1676000000</v>
       </c>
       <c r="G8">
         <v>3777000000</v>
       </c>
       <c r="H8">
         <v>32966000000</v>
       </c>
       <c r="I8">
         <v>27644000000</v>
       </c>
       <c r="J8">
         <v>5307000000</v>
       </c>
       <c r="K8">
         <v>3485000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vistra Corp.</t>
+          <t xml:space="preserve">Vistra Operations Company LLC</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T07:45:57.649Z</t>
+          <t xml:space="preserve">2026-10-30T14:08:08.130Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001692819</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>17224000000</v>
       </c>
       <c r="C9">
         <v>2659000000</v>
       </c>
       <c r="D9">
         <v>7</v>
       </c>
       <c r="E9">
         <v>4563000000</v>
       </c>
       <c r="F9">
         <v>2078000000</v>
       </c>
       <c r="G9">
         <v>2485000000</v>
       </c>
       <c r="H9">
         <v>37770000000</v>
       </c>
       <c r="I9">
         <v>32187000000</v>
       </c>
       <c r="J9">
         <v>5570000000</v>
       </c>
       <c r="K9">
         <v>1188000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vistra Corp.</t>
+          <t xml:space="preserve">Vistra Operations Company LLC</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T07:45:57.649Z</t>
+          <t xml:space="preserve">2026-10-30T14:08:08.130Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001692819</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>17738000000</v>
       </c>
       <c r="C10">
         <v>944000000</v>
       </c>
       <c r="D10">
         <v>2.18</v>
       </c>
       <c r="E10">
         <v>4070000000</v>
       </c>
       <c r="F10">
         <v>2752000000</v>
       </c>
       <c r="G10">
         <v>1318000000</v>
       </c>
       <c r="H10">
         <v>41550000000</v>
       </c>
       <c r="I10">
         <v>36440000000</v>
       </c>
       <c r="J10">
         <v>5097000000</v>
       </c>
       <c r="K10">
         <v>785000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vistra Corp.</t>
+          <t xml:space="preserve">Vistra Operations Company LLC</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T07:45:57.649Z</t>
+          <t xml:space="preserve">2026-10-30T14:08:08.130Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001692819</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>