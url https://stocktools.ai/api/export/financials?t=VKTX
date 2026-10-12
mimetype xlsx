--- v0 (2026-08-14)
+++ v1 (2026-10-12)
@@ -110,545 +110,545 @@
         <v>-21884183</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>3043134</v>
       </c>
       <c r="I2">
         <v>25171665</v>
       </c>
       <c r="J2">
         <v>-22128531</v>
       </c>
       <c r="K2">
         <v>755857</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Viking Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:12.804Z</t>
+          <t xml:space="preserve">2026-10-12T10:29:39.195Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607678</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-23403988</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>15439103</v>
       </c>
       <c r="I3">
         <v>6714105</v>
       </c>
       <c r="J3">
         <v>8724998</v>
       </c>
       <c r="K3">
         <v>768550</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Viking Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:12.804Z</t>
+          <t xml:space="preserve">2026-10-12T10:29:39.195Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607678</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-14731822</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>14535708</v>
       </c>
       <c r="I4">
         <v>6492841</v>
       </c>
       <c r="J4">
         <v>8042867</v>
       </c>
       <c r="K4">
         <v>3076000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Viking Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:12.804Z</t>
+          <t xml:space="preserve">2026-10-12T10:29:39.195Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607678</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
         <v>-20578000</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-14758000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>22121000</v>
       </c>
       <c r="I5">
         <v>8657000</v>
       </c>
       <c r="J5">
         <v>13464000</v>
       </c>
       <c r="K5">
         <v>8988000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Viking Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:12.804Z</t>
+          <t xml:space="preserve">2026-10-12T10:29:39.195Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607678</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6">
         <v>-22063000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-18755000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>302312000</v>
       </c>
       <c r="I6">
         <v>4562000</v>
       </c>
       <c r="J6">
         <v>297750000</v>
       </c>
       <c r="K6">
         <v>24779000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Viking Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:12.804Z</t>
+          <t xml:space="preserve">2026-10-12T10:29:39.195Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607678</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>-25779000</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>-24752000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>284256000</v>
       </c>
       <c r="I7">
         <v>7137000</v>
       </c>
       <c r="J7">
         <v>277119000</v>
       </c>
       <c r="K7">
         <v>8377000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Viking Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:12.804Z</t>
+          <t xml:space="preserve">2026-10-12T10:29:39.195Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607678</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>-39495000</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>-21777000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>256502000</v>
       </c>
       <c r="I8">
         <v>12158000</v>
       </c>
       <c r="J8">
         <v>244344000</v>
       </c>
       <c r="K8">
         <v>29117000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Viking Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:12.804Z</t>
+          <t xml:space="preserve">2026-10-12T10:29:39.195Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607678</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
         <v>-54990000</v>
       </c>
       <c r="D9">
         <v>-0.71</v>
       </c>
       <c r="E9">
         <v>-47586000</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>210662000</v>
       </c>
       <c r="I9">
         <v>8778000</v>
       </c>
       <c r="J9">
         <v>201884000</v>
       </c>
       <c r="K9">
         <v>26371000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Viking Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:12.804Z</t>
+          <t xml:space="preserve">2026-10-12T10:29:39.195Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607678</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10">
         <v>-68867000</v>
       </c>
       <c r="D10">
         <v>-0.9</v>
       </c>
       <c r="E10">
         <v>-48397000</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>168529000</v>
       </c>
       <c r="I10">
         <v>23207000</v>
       </c>
       <c r="J10">
         <v>145322000</v>
       </c>
       <c r="K10">
         <v>36632000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Viking Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:12.804Z</t>
+          <t xml:space="preserve">2026-10-12T10:29:39.195Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607678</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
         <v>-85895000</v>
       </c>
       <c r="D11">
         <v>-0.91</v>
       </c>
       <c r="E11">
         <v>-73376000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>368490000</v>
       </c>
       <c r="I11">
         <v>20071000</v>
       </c>
       <c r="J11">
         <v>348419000</v>
       </c>
       <c r="K11">
         <v>55516000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Viking Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:12.804Z</t>
+          <t xml:space="preserve">2026-10-12T10:29:39.195Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607678</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12">
         <v>-109963000</v>
       </c>
       <c r="D12">
         <v>-1.01</v>
       </c>
       <c r="E12">
         <v>-87790000</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>908321000</v>
       </c>
       <c r="I12">
         <v>28043000</v>
       </c>
       <c r="J12">
         <v>880278000</v>
       </c>
       <c r="K12">
         <v>26676000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Viking Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:12.804Z</t>
+          <t xml:space="preserve">2026-10-12T10:29:39.195Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607678</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
       <c r="C13">
         <v>-359639000</v>
       </c>
       <c r="D13">
         <v>-3.19</v>
       </c>
       <c r="E13">
         <v>-278685000</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>715729000</v>
       </c>
       <c r="I13">
         <v>76667000</v>
       </c>
       <c r="J13">
         <v>639062000</v>
       </c>
       <c r="K13">
         <v>165810000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Viking Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:12.804Z</t>
+          <t xml:space="preserve">2026-10-12T10:29:39.195Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607678</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>