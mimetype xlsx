--- v0 (2026-08-14)
+++ v1 (2026-10-21)
@@ -118,87 +118,87 @@
         <v>-2247941256</v>
       </c>
       <c r="F2">
         <v>1045557697</v>
       </c>
       <c r="G2">
         <v>-3293498953</v>
       </c>
       <c r="H2">
         <v>5515320833</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>-6005863362</v>
       </c>
       <c r="K2">
         <v>167697645</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">VinFast Auto Ltd.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T20:52:18.331Z</t>
+          <t xml:space="preserve">2026-10-21T23:42:45.197Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001913510</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>1808876721</v>
       </c>
       <c r="C3">
         <v>-3175071461</v>
       </c>
       <c r="D3">
         <v>-1.4</v>
       </c>
       <c r="E3">
         <v>-1252042779</v>
       </c>
       <c r="F3">
         <v>685814465</v>
       </c>
       <c r="G3">
         <v>-1937857244</v>
       </c>
       <c r="H3">
         <v>6409143045</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>-6768509143</v>
       </c>
       <c r="K3">
         <v>135886295</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">VinFast Auto Ltd.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T20:52:18.331Z</t>
+          <t xml:space="preserve">2026-10-21T23:42:45.197Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001913510</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>