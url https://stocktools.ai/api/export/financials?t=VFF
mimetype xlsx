--- v0 (2026-08-15)
+++ v1 (2026-10-26)
@@ -76,467 +76,967 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>158406000</v>
       </c>
       <c r="C2">
         <v>-4757000</v>
       </c>
       <c r="D2">
         <v>-0.12</v>
       </c>
       <c r="E2"/>
       <c r="F2">
         <v>1696000</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>66890000</v>
       </c>
       <c r="K2">
         <v>7091000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">VILLAGE FARMS INTERNATIONAL, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:33:13.248Z</t>
+          <t xml:space="preserve">2026-10-26T04:02:41.755Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001584549</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>150000000</v>
       </c>
       <c r="C3">
         <v>-7515000</v>
       </c>
       <c r="D3">
         <v>-0.17</v>
       </c>
       <c r="E3"/>
       <c r="F3">
         <v>3093000</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>141448000</v>
       </c>
       <c r="I3">
         <v>57015000</v>
       </c>
       <c r="J3">
         <v>84433000</v>
       </c>
       <c r="K3">
         <v>11920000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">VILLAGE FARMS INTERNATIONAL, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:33:13.248Z</t>
+          <t xml:space="preserve">2026-10-26T04:02:41.755Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001584549</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>144568000</v>
       </c>
       <c r="C4">
         <v>2325000</v>
       </c>
       <c r="D4">
         <v>0.05</v>
       </c>
       <c r="E4"/>
       <c r="F4">
         <v>2287000</v>
       </c>
       <c r="G4"/>
       <c r="H4">
         <v>183408000</v>
       </c>
       <c r="I4">
         <v>56949000</v>
       </c>
       <c r="J4">
         <v>126459000</v>
       </c>
       <c r="K4">
         <v>11989000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">VILLAGE FARMS INTERNATIONAL, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:33:13.248Z</t>
+          <t xml:space="preserve">2026-10-26T04:02:41.755Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001584549</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>170086000</v>
       </c>
       <c r="C5">
         <v>11608000</v>
       </c>
       <c r="D5">
         <v>0.19</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>3419000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>354031000</v>
       </c>
       <c r="I5">
         <v>148748000</v>
       </c>
       <c r="J5">
         <v>205283000</v>
       </c>
       <c r="K5">
         <v>21640000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">VILLAGE FARMS INTERNATIONAL, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:33:13.248Z</t>
+          <t xml:space="preserve">2026-10-26T04:02:41.755Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001584549</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>268020000</v>
       </c>
       <c r="C6">
         <v>-9079000</v>
       </c>
       <c r="D6">
         <v>-0.11</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>21656000</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>566911000</v>
       </c>
       <c r="I6">
         <v>142073000</v>
       </c>
       <c r="J6">
         <v>408405000</v>
       </c>
       <c r="K6">
         <v>53417000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">VILLAGE FARMS INTERNATIONAL, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:33:13.248Z</t>
+          <t xml:space="preserve">2026-10-26T04:02:41.755Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001584549</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>293572000</v>
       </c>
       <c r="C7">
         <v>-101146000</v>
       </c>
       <c r="D7">
         <v>-1.13</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>14292000</v>
       </c>
       <c r="G7"/>
       <c r="H7">
         <v>465285000</v>
       </c>
       <c r="I7">
         <v>145291000</v>
       </c>
       <c r="J7">
         <v>303063000</v>
       </c>
       <c r="K7">
         <v>16676000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">VILLAGE FARMS INTERNATIONAL, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:33:13.248Z</t>
+          <t xml:space="preserve">2026-10-26T04:02:41.755Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001584549</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>163109000</v>
       </c>
       <c r="C8">
         <v>-34798000</v>
       </c>
       <c r="D8">
         <v>-0.32</v>
       </c>
       <c r="E8">
         <v>7633000</v>
       </c>
       <c r="F8">
         <v>3604000</v>
       </c>
       <c r="G8">
         <v>4029000</v>
       </c>
       <c r="H8">
         <v>463989000</v>
       </c>
       <c r="I8">
         <v>148048000</v>
       </c>
       <c r="J8">
         <v>299625000</v>
       </c>
       <c r="K8">
         <v>30291000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">VILLAGE FARMS INTERNATIONAL, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:33:13.248Z</t>
+          <t xml:space="preserve">2026-10-26T04:02:41.755Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001584549</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>195907000</v>
       </c>
       <c r="C9">
         <v>-33850000</v>
       </c>
       <c r="D9">
         <v>-0.32</v>
       </c>
       <c r="E9">
         <v>13728000</v>
       </c>
       <c r="F9">
         <v>7168000</v>
       </c>
       <c r="G9">
         <v>6560000</v>
       </c>
       <c r="H9">
         <v>389306000</v>
       </c>
       <c r="I9">
         <v>125348000</v>
       </c>
       <c r="J9">
         <v>254005000</v>
       </c>
       <c r="K9">
         <v>24631000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">VILLAGE FARMS INTERNATIONAL, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:33:13.248Z</t>
+          <t xml:space="preserve">2026-10-26T04:02:41.755Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001584549</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>215937000</v>
       </c>
       <c r="C10">
         <v>32441000</v>
       </c>
       <c r="D10">
         <v>0.27</v>
       </c>
       <c r="E10">
         <v>58112000</v>
       </c>
       <c r="F10">
         <v>18219000</v>
       </c>
       <c r="G10">
         <v>39893000</v>
       </c>
       <c r="H10">
         <v>423096000</v>
       </c>
       <c r="I10">
         <v>113034000</v>
       </c>
       <c r="J10"/>
       <c r="K10">
         <v>81189000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">VILLAGE FARMS INTERNATIONAL, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:33:13.248Z</t>
+          <t xml:space="preserve">2026-10-26T04:02:41.755Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001584549</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>