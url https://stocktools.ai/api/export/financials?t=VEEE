--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -120,51 +120,51 @@
       <c r="F2">
         <v>525196</v>
       </c>
       <c r="G2">
         <v>-160548</v>
       </c>
       <c r="H2">
         <v>4504566</v>
       </c>
       <c r="I2">
         <v>2955726</v>
       </c>
       <c r="J2">
         <v>1548840</v>
       </c>
       <c r="K2">
         <v>891816</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">TWIN VEE POWERCATS CO.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T03:37:27.481Z</t>
+          <t xml:space="preserve">2026-10-17T21:39:57.694Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001855509</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>15774170</v>
       </c>
       <c r="C3">
         <v>-1011009</v>
       </c>
       <c r="D3">
         <v>-0.19</v>
       </c>
       <c r="E3">
         <v>-1947539</v>
@@ -172,51 +172,51 @@
       <c r="F3">
         <v>1940702</v>
       </c>
       <c r="G3">
         <v>-3888241</v>
       </c>
       <c r="H3">
         <v>20599184</v>
       </c>
       <c r="I3">
         <v>3899484</v>
       </c>
       <c r="J3">
         <v>16699700</v>
       </c>
       <c r="K3">
         <v>6975302</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">TWIN VEE POWERCATS CO.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T03:37:27.481Z</t>
+          <t xml:space="preserve">2026-10-17T21:39:57.694Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001855509</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>31987724</v>
       </c>
       <c r="C4">
         <v>-5137252</v>
       </c>
       <c r="D4">
         <v>-0.67</v>
       </c>
       <c r="E4">
         <v>-4146031</v>
@@ -224,51 +224,51 @@
       <c r="F4">
         <v>3365679</v>
       </c>
       <c r="G4">
         <v>-7511710</v>
       </c>
       <c r="H4">
         <v>38231480</v>
       </c>
       <c r="I4">
         <v>5210591</v>
       </c>
       <c r="J4">
         <v>28435734</v>
       </c>
       <c r="K4">
         <v>23501007</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">TWIN VEE POWERCATS CO.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T03:37:27.481Z</t>
+          <t xml:space="preserve">2026-10-17T21:39:57.694Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001855509</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>33425912</v>
       </c>
       <c r="C5">
         <v>-7192176</v>
       </c>
       <c r="D5">
         <v>-0.76</v>
       </c>
       <c r="E5">
         <v>-6934773</v>
@@ -276,51 +276,51 @@
       <c r="F5">
         <v>5162478</v>
       </c>
       <c r="G5">
         <v>-12097251</v>
       </c>
       <c r="H5">
         <v>39846713</v>
       </c>
       <c r="I5">
         <v>7797098</v>
       </c>
       <c r="J5">
         <v>23511193</v>
       </c>
       <c r="K5">
         <v>16497703</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">TWIN VEE POWERCATS CO.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T03:37:27.481Z</t>
+          <t xml:space="preserve">2026-10-17T21:39:57.694Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001855509</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>14388517</v>
       </c>
       <c r="C6">
         <v>-11045971</v>
       </c>
       <c r="D6">
         <v>-11.01</v>
       </c>
       <c r="E6">
         <v>-6973617</v>
@@ -328,51 +328,51 @@
       <c r="F6">
         <v>6341711</v>
       </c>
       <c r="G6">
         <v>-13315328</v>
       </c>
       <c r="H6">
         <v>25887905</v>
       </c>
       <c r="I6">
         <v>6671055</v>
       </c>
       <c r="J6">
         <v>19216850</v>
       </c>
       <c r="K6">
         <v>7491123</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">TWIN VEE POWERCATS CO.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T03:37:27.481Z</t>
+          <t xml:space="preserve">2026-10-17T21:39:57.694Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001855509</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>14819130</v>
       </c>
       <c r="C7">
         <v>-8607273</v>
       </c>
       <c r="D7">
         <v>-4.37</v>
       </c>
       <c r="E7">
         <v>-6878557</v>
@@ -380,37 +380,37 @@
       <c r="F7">
         <v>2157199</v>
       </c>
       <c r="G7">
         <v>-9035756</v>
       </c>
       <c r="H7">
         <v>16234369</v>
       </c>
       <c r="I7">
         <v>2766558</v>
       </c>
       <c r="J7">
         <v>13467811</v>
       </c>
       <c r="K7">
         <v>1431578</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">TWIN VEE POWERCATS CO.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T03:37:27.481Z</t>
+          <t xml:space="preserve">2026-10-17T21:39:57.694Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001855509</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>