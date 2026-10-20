--- v0 (2026-08-17)
+++ v1 (2026-10-20)
@@ -113,42 +113,42 @@
       </c>
       <c r="D2">
         <v>-0.09</v>
       </c>
       <c r="E2">
         <v>-1452945</v>
       </c>
       <c r="F2">
         <v>459</v>
       </c>
       <c r="G2">
         <v>-1453404</v>
       </c>
       <c r="H2">
         <v>519169</v>
       </c>
       <c r="I2">
         <v>252058</v>
       </c>
       <c r="J2">
         <v>267111</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERTICAL DATA INC.</t>
+          <t xml:space="preserve">VERTICAL     DATA INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:54:50.037Z</t>
+          <t xml:space="preserve">2026-10-20T23:54:23.904Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002033264</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>