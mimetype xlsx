--- v0 (2026-08-15)
+++ v1 (2026-10-19)
@@ -107,606 +107,606 @@
       </c>
       <c r="B2">
         <v>46253000</v>
       </c>
       <c r="C2">
         <v>-86635000</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>-7691000</v>
       </c>
       <c r="F2">
         <v>816000</v>
       </c>
       <c r="G2">
         <v>-8507000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2">
         <v>10411000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">ENERGY FUELS INC.</t>
+          <t xml:space="preserve">ENERGY FUELS INC</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T16:06:16.601Z</t>
+          <t xml:space="preserve">2026-10-19T16:51:36.541Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001385849</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>61351000</v>
       </c>
       <c r="C3">
         <v>-82357000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-2084000</v>
       </c>
       <c r="F3">
         <v>4297000</v>
       </c>
       <c r="G3">
         <v>-6381000</v>
       </c>
       <c r="H3">
         <v>192280000</v>
       </c>
       <c r="I3">
         <v>52793000</v>
       </c>
       <c r="J3">
         <v>135331000</v>
       </c>
       <c r="K3">
         <v>12965000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">ENERGY FUELS INC.</t>
+          <t xml:space="preserve">ENERGY FUELS INC</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T16:06:16.601Z</t>
+          <t xml:space="preserve">2026-10-19T16:51:36.541Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001385849</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>54552000</v>
       </c>
       <c r="C4">
         <v>-39864000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-12039000</v>
       </c>
       <c r="F4">
         <v>260000</v>
       </c>
       <c r="G4">
         <v>-12299000</v>
       </c>
       <c r="H4">
         <v>196457000</v>
       </c>
       <c r="I4">
         <v>58594000</v>
       </c>
       <c r="J4">
         <v>134121000</v>
       </c>
       <c r="K4">
         <v>16901000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">ENERGY FUELS INC.</t>
+          <t xml:space="preserve">ENERGY FUELS INC</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T16:06:16.601Z</t>
+          <t xml:space="preserve">2026-10-19T16:51:36.541Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001385849</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>31046000</v>
       </c>
       <c r="C5">
         <v>-27990000</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-10340000</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>-10340000</v>
       </c>
       <c r="H5">
         <v>185338000</v>
       </c>
       <c r="I5">
         <v>58070000</v>
       </c>
       <c r="J5">
         <v>123385000</v>
       </c>
       <c r="K5">
         <v>18574000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">ENERGY FUELS INC.</t>
+          <t xml:space="preserve">ENERGY FUELS INC</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T16:06:16.601Z</t>
+          <t xml:space="preserve">2026-10-19T16:51:36.541Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001385849</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>31721000</v>
       </c>
       <c r="C6">
         <v>-25362000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-7784000</v>
       </c>
       <c r="F6">
         <v>107000</v>
       </c>
       <c r="G6">
         <v>-7891000</v>
       </c>
       <c r="H6">
         <v>196766000</v>
       </c>
       <c r="I6">
         <v>51912000</v>
       </c>
       <c r="J6">
         <v>141088000</v>
       </c>
       <c r="K6">
         <v>14640000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">ENERGY FUELS INC.</t>
+          <t xml:space="preserve">ENERGY FUELS INC</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T16:06:16.601Z</t>
+          <t xml:space="preserve">2026-10-19T16:51:36.541Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001385849</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>5865000</v>
       </c>
       <c r="C7">
         <v>-38094000</v>
       </c>
       <c r="D7">
         <v>-0.4</v>
       </c>
       <c r="E7">
         <v>-44378000</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>-44378000</v>
       </c>
       <c r="H7">
         <v>175720000</v>
       </c>
       <c r="I7">
         <v>45113000</v>
       </c>
       <c r="J7">
         <v>126911000</v>
       </c>
       <c r="K7">
         <v>12810000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">ENERGY FUELS INC.</t>
+          <t xml:space="preserve">ENERGY FUELS INC</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T16:06:16.601Z</t>
+          <t xml:space="preserve">2026-10-19T16:51:36.541Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001385849</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>1658000</v>
       </c>
       <c r="C8">
         <v>-27872000</v>
       </c>
       <c r="D8">
         <v>-0.23</v>
       </c>
       <c r="E8">
         <v>-32178000</v>
       </c>
       <c r="F8">
         <v>627000</v>
       </c>
       <c r="G8">
         <v>-32805000</v>
       </c>
       <c r="H8">
         <v>183236000</v>
       </c>
       <c r="I8">
         <v>25690000</v>
       </c>
       <c r="J8">
         <v>153813000</v>
       </c>
       <c r="K8">
         <v>20168000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">ENERGY FUELS INC.</t>
+          <t xml:space="preserve">ENERGY FUELS INC</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T16:06:16.601Z</t>
+          <t xml:space="preserve">2026-10-19T16:51:36.541Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001385849</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>3184000</v>
       </c>
       <c r="C9">
         <v>1448</v>
       </c>
       <c r="D9">
         <v>0.01</v>
       </c>
       <c r="E9">
         <v>-29294000</v>
       </c>
       <c r="F9">
         <v>1368000</v>
       </c>
       <c r="G9">
         <v>-30662000</v>
       </c>
       <c r="H9">
         <v>315446000</v>
       </c>
       <c r="I9">
         <v>19920000</v>
       </c>
       <c r="J9">
         <v>291575000</v>
       </c>
       <c r="K9">
         <v>112517000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">ENERGY FUELS INC.</t>
+          <t xml:space="preserve">ENERGY FUELS INC</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T16:06:16.601Z</t>
+          <t xml:space="preserve">2026-10-19T16:51:36.541Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001385849</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>12515000</v>
       </c>
       <c r="C10">
         <v>-59944</v>
       </c>
       <c r="D10">
         <v>-0.38</v>
       </c>
       <c r="E10">
         <v>-49702000</v>
       </c>
       <c r="F10">
         <v>1996000</v>
       </c>
       <c r="G10">
         <v>-51698000</v>
       </c>
       <c r="H10">
         <v>273947000</v>
       </c>
       <c r="I10">
         <v>29538000</v>
       </c>
       <c r="J10">
         <v>240427000</v>
       </c>
       <c r="K10">
         <v>62820000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">ENERGY FUELS INC.</t>
+          <t xml:space="preserve">ENERGY FUELS INC</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T16:06:16.601Z</t>
+          <t xml:space="preserve">2026-10-19T16:51:36.541Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001385849</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>37928000</v>
       </c>
       <c r="C11">
         <v>99756</v>
       </c>
       <c r="D11">
         <v>0.62</v>
       </c>
       <c r="E11">
         <v>-15409000</v>
       </c>
       <c r="F11">
         <v>15437000</v>
       </c>
       <c r="G11">
         <v>-30846000</v>
       </c>
       <c r="H11">
         <v>401939000</v>
       </c>
       <c r="I11">
         <v>22734000</v>
       </c>
       <c r="J11">
         <v>375246000</v>
       </c>
       <c r="K11">
         <v>57445000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">ENERGY FUELS INC.</t>
+          <t xml:space="preserve">ENERGY FUELS INC</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T16:06:16.601Z</t>
+          <t xml:space="preserve">2026-10-19T16:51:36.541Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001385849</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>78114000</v>
       </c>
       <c r="C12">
         <v>-47841</v>
       </c>
       <c r="D12">
         <v>-0.28</v>
       </c>
       <c r="E12">
         <v>-43973000</v>
       </c>
       <c r="F12">
         <v>22174000</v>
       </c>
       <c r="G12">
         <v>-66147000</v>
       </c>
       <c r="H12">
         <v>611969000</v>
       </c>
       <c r="I12">
         <v>80292000</v>
       </c>
       <c r="J12">
         <v>527794000</v>
       </c>
       <c r="K12">
         <v>38603000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t xml:space="preserve">ENERGY FUELS INC.</t>
+          <t xml:space="preserve">ENERGY FUELS INC</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T16:06:16.601Z</t>
+          <t xml:space="preserve">2026-10-19T16:51:36.541Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001385849</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>65922000</v>
       </c>
       <c r="C13">
         <v>-86111</v>
       </c>
       <c r="D13">
         <v>-0.38</v>
       </c>
       <c r="E13">
         <v>-89480000</v>
       </c>
       <c r="F13">
         <v>19261000</v>
       </c>
       <c r="G13">
         <v>-108741000</v>
       </c>
       <c r="H13">
         <v>1411852000</v>
       </c>
       <c r="I13">
         <v>729282000</v>
       </c>
       <c r="J13">
         <v>678405000</v>
       </c>
       <c r="K13">
         <v>64736000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t xml:space="preserve">ENERGY FUELS INC.</t>
+          <t xml:space="preserve">ENERGY FUELS INC</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T16:06:16.601Z</t>
+          <t xml:space="preserve">2026-10-19T16:51:36.541Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001385849</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>