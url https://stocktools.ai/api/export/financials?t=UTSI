--- v0 (2026-08-17)
+++ v1 (2026-10-15)
@@ -114,243 +114,243 @@
       </c>
       <c r="E2"/>
       <c r="F2">
         <v>9347000</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>600940000</v>
       </c>
       <c r="I2">
         <v>329901000</v>
       </c>
       <c r="J2">
         <v>264638000</v>
       </c>
       <c r="K2">
         <v>301626000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">UTStarcom Holdings Corp.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:01:54.431Z</t>
+          <t xml:space="preserve">2026-10-15T23:23:58.308Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001030471</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-35579000</v>
       </c>
       <c r="D3">
         <v>-0.71</v>
       </c>
       <c r="E3"/>
       <c r="F3">
         <v>5445000</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>488091000</v>
       </c>
       <c r="I3">
         <v>271435000</v>
       </c>
       <c r="J3">
         <v>215842000</v>
       </c>
       <c r="K3">
         <v>179584000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">UTStarcom Holdings Corp.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:01:54.431Z</t>
+          <t xml:space="preserve">2026-10-15T23:23:58.308Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001030471</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-22730000</v>
       </c>
       <c r="D4">
         <v>-0.58</v>
       </c>
       <c r="E4"/>
       <c r="F4">
         <v>3766000</v>
       </c>
       <c r="G4"/>
       <c r="H4">
         <v>366967000</v>
       </c>
       <c r="I4">
         <v>216587000</v>
       </c>
       <c r="J4">
         <v>150380000</v>
       </c>
       <c r="K4">
         <v>77824000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">UTStarcom Holdings Corp.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:01:54.431Z</t>
+          <t xml:space="preserve">2026-10-15T23:23:58.308Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001030471</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-30264000</v>
       </c>
       <c r="D5">
         <v>-0.81</v>
       </c>
       <c r="E5">
         <v>-15612000</v>
       </c>
       <c r="F5">
         <v>1298000</v>
       </c>
       <c r="G5">
         <v>-16910000</v>
       </c>
       <c r="H5">
         <v>279063000</v>
       </c>
       <c r="I5">
         <v>163734000</v>
       </c>
       <c r="J5">
         <v>115329000</v>
       </c>
       <c r="K5">
         <v>77824000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">UTStarcom Holdings Corp.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:01:54.431Z</t>
+          <t xml:space="preserve">2026-10-15T23:23:58.308Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001030471</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-27158000</v>
       </c>
       <c r="D6">
         <v>-0.74</v>
       </c>
       <c r="E6">
         <v>-11636000</v>
       </c>
       <c r="F6">
         <v>917000</v>
       </c>
       <c r="G6">
         <v>-12553000</v>
       </c>
       <c r="H6">
         <v>198379000</v>
       </c>
       <c r="I6">
         <v>114602000</v>
       </c>
       <c r="J6">
         <v>83777000</v>
       </c>
       <c r="K6">
         <v>77050000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">UTStarcom Holdings Corp.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:01:54.431Z</t>
+          <t xml:space="preserve">2026-10-15T23:23:58.308Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001030471</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>86512000</v>
       </c>
       <c r="C7">
         <v>132000</v>
       </c>
       <c r="D7">
         <v>0.01</v>
       </c>
       <c r="E7">
         <v>5732000</v>
@@ -358,51 +358,51 @@
       <c r="F7">
         <v>1527000</v>
       </c>
       <c r="G7">
         <v>4205000</v>
       </c>
       <c r="H7">
         <v>178703000</v>
       </c>
       <c r="I7">
         <v>95962000</v>
       </c>
       <c r="J7">
         <v>82741000</v>
       </c>
       <c r="K7">
         <v>83922000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">UTStarcom Holdings Corp.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:01:54.431Z</t>
+          <t xml:space="preserve">2026-10-15T23:23:58.308Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001030471</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>98292000</v>
       </c>
       <c r="C8">
         <v>6981000</v>
       </c>
       <c r="D8">
         <v>0.19</v>
       </c>
       <c r="E8">
         <v>3838000</v>
@@ -410,51 +410,51 @@
       <c r="F8">
         <v>732000</v>
       </c>
       <c r="G8">
         <v>3106000</v>
       </c>
       <c r="H8">
         <v>187044000</v>
       </c>
       <c r="I8">
         <v>96052000</v>
       </c>
       <c r="J8">
         <v>90992000</v>
       </c>
       <c r="K8">
         <v>79749000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">UTStarcom Holdings Corp.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:01:54.431Z</t>
+          <t xml:space="preserve">2026-10-15T23:23:58.308Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001030471</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>115944000</v>
       </c>
       <c r="C9">
         <v>4820000</v>
       </c>
       <c r="D9">
         <v>0.13</v>
       </c>
       <c r="E9">
         <v>-26106000</v>
@@ -462,51 +462,51 @@
       <c r="F9">
         <v>225000</v>
       </c>
       <c r="G9">
         <v>-26331000</v>
       </c>
       <c r="H9">
         <v>177435000</v>
       </c>
       <c r="I9">
         <v>75269000</v>
       </c>
       <c r="J9">
         <v>102166000</v>
       </c>
       <c r="K9">
         <v>57049000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">UTStarcom Holdings Corp.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:01:54.431Z</t>
+          <t xml:space="preserve">2026-10-15T23:23:58.308Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001030471</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>65623000</v>
       </c>
       <c r="C10">
         <v>-3913000</v>
       </c>
       <c r="D10">
         <v>-0.11</v>
       </c>
       <c r="E10">
         <v>-24147000</v>
@@ -514,51 +514,51 @@
       <c r="F10">
         <v>507000</v>
       </c>
       <c r="G10">
         <v>-24654000</v>
       </c>
       <c r="H10">
         <v>151303000</v>
       </c>
       <c r="I10">
         <v>52115000</v>
       </c>
       <c r="J10">
         <v>99188000</v>
       </c>
       <c r="K10">
         <v>34966000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">UTStarcom Holdings Corp.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:01:54.431Z</t>
+          <t xml:space="preserve">2026-10-15T23:23:58.308Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001030471</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>24310000</v>
       </c>
       <c r="C11">
         <v>-23676000</v>
       </c>
       <c r="D11">
         <v>-2.64</v>
       </c>
       <c r="E11">
         <v>-3400000</v>
@@ -566,51 +566,51 @@
       <c r="F11">
         <v>115000</v>
       </c>
       <c r="G11">
         <v>-3515000</v>
       </c>
       <c r="H11">
         <v>118724000</v>
       </c>
       <c r="I11">
         <v>41323000</v>
       </c>
       <c r="J11">
         <v>77401000</v>
       </c>
       <c r="K11">
         <v>34221000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">UTStarcom Holdings Corp.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:01:54.431Z</t>
+          <t xml:space="preserve">2026-10-15T23:23:58.308Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001030471</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>15921000</v>
       </c>
       <c r="C12">
         <v>-5828000</v>
       </c>
       <c r="D12">
         <v>-0.65</v>
       </c>
       <c r="E12">
         <v>19829000</v>
@@ -618,51 +618,51 @@
       <c r="F12">
         <v>348000</v>
       </c>
       <c r="G12">
         <v>19481000</v>
       </c>
       <c r="H12">
         <v>108279000</v>
       </c>
       <c r="I12">
         <v>39928000</v>
       </c>
       <c r="J12">
         <v>68351000</v>
       </c>
       <c r="K12">
         <v>53797000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">UTStarcom Holdings Corp.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:01:54.431Z</t>
+          <t xml:space="preserve">2026-10-15T23:23:58.308Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001030471</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>14052000</v>
       </c>
       <c r="C13">
         <v>-5002000</v>
       </c>
       <c r="D13">
         <v>-0.55</v>
       </c>
       <c r="E13">
         <v>7277000</v>
@@ -670,51 +670,51 @@
       <c r="F13">
         <v>250000</v>
       </c>
       <c r="G13">
         <v>7027000</v>
       </c>
       <c r="H13">
         <v>89230000</v>
       </c>
       <c r="I13">
         <v>31766000</v>
       </c>
       <c r="J13">
         <v>57464000</v>
       </c>
       <c r="K13">
         <v>54517000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">UTStarcom Holdings Corp.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:01:54.431Z</t>
+          <t xml:space="preserve">2026-10-15T23:23:58.308Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001030471</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>15753000</v>
       </c>
       <c r="C14">
         <v>-3851000</v>
       </c>
       <c r="D14">
         <v>-0.42</v>
       </c>
       <c r="E14">
         <v>-4478000</v>
@@ -722,51 +722,51 @@
       <c r="F14">
         <v>255000</v>
       </c>
       <c r="G14">
         <v>-4733000</v>
       </c>
       <c r="H14">
         <v>77480000</v>
       </c>
       <c r="I14">
         <v>26097000</v>
       </c>
       <c r="J14">
         <v>51383000</v>
       </c>
       <c r="K14">
         <v>49968000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">UTStarcom Holdings Corp.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:01:54.431Z</t>
+          <t xml:space="preserve">2026-10-15T23:23:58.308Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001030471</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>10878000</v>
       </c>
       <c r="C15">
         <v>-4368000</v>
       </c>
       <c r="D15">
         <v>-0.48</v>
       </c>
       <c r="E15">
         <v>-4457000</v>
@@ -774,51 +774,51 @@
       <c r="F15">
         <v>158000</v>
       </c>
       <c r="G15">
         <v>-4615000</v>
       </c>
       <c r="H15">
         <v>68200000</v>
       </c>
       <c r="I15">
         <v>22974000</v>
       </c>
       <c r="J15">
         <v>45226000</v>
       </c>
       <c r="K15">
         <v>43913000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">UTStarcom Holdings Corp.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:01:54.431Z</t>
+          <t xml:space="preserve">2026-10-15T23:23:58.308Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001030471</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>8978000</v>
       </c>
       <c r="C16">
         <v>-7950000</v>
       </c>
       <c r="D16">
         <v>-0.87</v>
       </c>
       <c r="E16">
         <v>-8821000</v>
@@ -826,37 +826,37 @@
       <c r="F16">
         <v>423000</v>
       </c>
       <c r="G16">
         <v>-9244000</v>
       </c>
       <c r="H16">
         <v>55905000</v>
       </c>
       <c r="I16">
         <v>19406000</v>
       </c>
       <c r="J16">
         <v>36499000</v>
       </c>
       <c r="K16">
         <v>33814000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">UTStarcom Holdings Corp.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:01:54.431Z</t>
+          <t xml:space="preserve">2026-10-15T23:23:58.308Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001030471</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>