--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -118,251 +118,251 @@
       <c r="F2">
         <v>247000</v>
       </c>
       <c r="G2">
         <v>11118000</v>
       </c>
       <c r="H2">
         <v>76389000</v>
       </c>
       <c r="I2">
         <v>35632000</v>
       </c>
       <c r="J2">
         <v>40756000</v>
       </c>
       <c r="K2">
         <v>6534000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">UTAH MEDICAL PRODUCTS INC</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T03:37:27.694Z</t>
+          <t xml:space="preserve">2026-10-13T15:15:24.774Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000706698</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>10169000</v>
       </c>
       <c r="D3">
         <v>2.74</v>
       </c>
       <c r="E3">
         <v>13563000</v>
       </c>
       <c r="F3">
         <v>254000</v>
       </c>
       <c r="G3">
         <v>13309000</v>
       </c>
       <c r="H3">
         <v>76935000</v>
       </c>
       <c r="I3">
         <v>25963000</v>
       </c>
       <c r="J3">
         <v>50972000</v>
       </c>
       <c r="K3">
         <v>8871000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">UTAH MEDICAL PRODUCTS INC</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T03:37:27.694Z</t>
+          <t xml:space="preserve">2026-10-13T15:15:24.774Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000706698</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>11406000</v>
       </c>
       <c r="D4">
         <v>3.02</v>
       </c>
       <c r="E4">
         <v>12308000</v>
       </c>
       <c r="F4">
         <v>339000</v>
       </c>
       <c r="G4">
         <v>11969000</v>
       </c>
       <c r="H4">
         <v>80711000</v>
       </c>
       <c r="I4">
         <v>20130000</v>
       </c>
       <c r="J4">
         <v>60581000</v>
       </c>
       <c r="K4">
         <v>14395000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">UTAH MEDICAL PRODUCTS INC</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T03:37:27.694Z</t>
+          <t xml:space="preserve">2026-10-13T15:15:24.774Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000706698</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>11378000</v>
       </c>
       <c r="D5">
         <v>3.02</v>
       </c>
       <c r="E5">
         <v>15387000</v>
       </c>
       <c r="F5">
         <v>1110000</v>
       </c>
       <c r="G5">
         <v>14277000</v>
       </c>
       <c r="H5">
         <v>81076000</v>
       </c>
       <c r="I5">
         <v>16520000</v>
       </c>
       <c r="J5">
         <v>64556000</v>
       </c>
       <c r="K5">
         <v>19274000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">UTAH MEDICAL PRODUCTS INC</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T03:37:27.694Z</t>
+          <t xml:space="preserve">2026-10-13T15:15:24.774Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000706698</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>11843000</v>
       </c>
       <c r="D6">
         <v>3.14</v>
       </c>
       <c r="E6">
         <v>13801000</v>
       </c>
       <c r="F6">
         <v>176000</v>
       </c>
       <c r="G6">
         <v>13625000</v>
       </c>
       <c r="H6">
         <v>79175000</v>
       </c>
       <c r="I6">
         <v>9527000</v>
       </c>
       <c r="J6">
         <v>69648000</v>
       </c>
       <c r="K6">
         <v>23278000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">UTAH MEDICAL PRODUCTS INC</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T03:37:27.694Z</t>
+          <t xml:space="preserve">2026-10-13T15:15:24.774Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000706698</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>39298000</v>
       </c>
       <c r="C7">
         <v>12128000</v>
       </c>
       <c r="D7">
         <v>3.22</v>
       </c>
       <c r="E7">
         <v>14528000</v>
@@ -370,51 +370,51 @@
       <c r="F7">
         <v>3293000</v>
       </c>
       <c r="G7">
         <v>11235000</v>
       </c>
       <c r="H7">
         <v>76191000</v>
       </c>
       <c r="I7">
         <v>6947000</v>
       </c>
       <c r="J7">
         <v>69244000</v>
       </c>
       <c r="K7">
         <v>26296000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">UTAH MEDICAL PRODUCTS INC</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T03:37:27.694Z</t>
+          <t xml:space="preserve">2026-10-13T15:15:24.774Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000706698</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>41414000</v>
       </c>
       <c r="C8">
         <v>8505000</v>
       </c>
       <c r="D8">
         <v>2.28</v>
       </c>
       <c r="E8">
         <v>16908000</v>
@@ -422,51 +422,51 @@
       <c r="F8">
         <v>1597000</v>
       </c>
       <c r="G8">
         <v>15311000</v>
       </c>
       <c r="H8">
         <v>92745000</v>
       </c>
       <c r="I8">
         <v>14623000</v>
       </c>
       <c r="J8">
         <v>78122000</v>
       </c>
       <c r="K8">
         <v>39875000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">UTAH MEDICAL PRODUCTS INC</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T03:37:27.694Z</t>
+          <t xml:space="preserve">2026-10-13T15:15:24.774Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000706698</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>41998000</v>
       </c>
       <c r="C9">
         <v>18555000</v>
       </c>
       <c r="D9">
         <v>4.95</v>
       </c>
       <c r="E9">
         <v>16834000</v>
@@ -474,51 +474,51 @@
       <c r="F9">
         <v>402000</v>
       </c>
       <c r="G9">
         <v>16432000</v>
       </c>
       <c r="H9">
         <v>99768000</v>
       </c>
       <c r="I9">
         <v>10776000</v>
       </c>
       <c r="J9">
         <v>88992000</v>
       </c>
       <c r="K9">
         <v>51112000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">UTAH MEDICAL PRODUCTS INC</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T03:37:27.694Z</t>
+          <t xml:space="preserve">2026-10-13T15:15:24.774Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000706698</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>46904000</v>
       </c>
       <c r="C10">
         <v>14727000</v>
       </c>
       <c r="D10">
         <v>3.94</v>
       </c>
       <c r="E10">
         <v>17056000</v>
@@ -526,51 +526,51 @@
       <c r="F10">
         <v>540000</v>
       </c>
       <c r="G10">
         <v>16516000</v>
       </c>
       <c r="H10">
         <v>109787000</v>
       </c>
       <c r="I10">
         <v>8694000</v>
       </c>
       <c r="J10">
         <v>101093000</v>
       </c>
       <c r="K10">
         <v>42787000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">UTAH MEDICAL PRODUCTS INC</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T03:37:27.694Z</t>
+          <t xml:space="preserve">2026-10-13T15:15:24.774Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000706698</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>42178000</v>
       </c>
       <c r="C11">
         <v>10798000</v>
       </c>
       <c r="D11">
         <v>2.94</v>
       </c>
       <c r="E11">
         <v>20137000</v>
@@ -578,51 +578,51 @@
       <c r="F11">
         <v>860000</v>
       </c>
       <c r="G11">
         <v>19277000</v>
       </c>
       <c r="H11">
         <v>111745000</v>
       </c>
       <c r="I11">
         <v>8923000</v>
       </c>
       <c r="J11">
         <v>102822000</v>
       </c>
       <c r="K11">
         <v>51590000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">UTAH MEDICAL PRODUCTS INC</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T03:37:27.694Z</t>
+          <t xml:space="preserve">2026-10-13T15:15:24.774Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000706698</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>49054000</v>
       </c>
       <c r="C12">
         <v>14788000</v>
       </c>
       <c r="D12">
         <v>4.04</v>
       </c>
       <c r="E12">
         <v>21203000</v>
@@ -630,51 +630,51 @@
       <c r="F12">
         <v>552000</v>
       </c>
       <c r="G12">
         <v>20651000</v>
       </c>
       <c r="H12">
         <v>115636000</v>
       </c>
       <c r="I12">
         <v>8498000</v>
       </c>
       <c r="J12">
         <v>107138000</v>
       </c>
       <c r="K12">
         <v>60974000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">UTAH MEDICAL PRODUCTS INC</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T03:37:27.694Z</t>
+          <t xml:space="preserve">2026-10-13T15:15:24.774Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000706698</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>52281000</v>
       </c>
       <c r="C13">
         <v>16473000</v>
       </c>
       <c r="D13">
         <v>4.52</v>
       </c>
       <c r="E13">
         <v>21147000</v>
@@ -682,51 +682,51 @@
       <c r="F13">
         <v>809000</v>
       </c>
       <c r="G13">
         <v>20338000</v>
       </c>
       <c r="H13">
         <v>123874000</v>
       </c>
       <c r="I13">
         <v>9620000</v>
       </c>
       <c r="J13">
         <v>114254000</v>
       </c>
       <c r="K13">
         <v>75052000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">UTAH MEDICAL PRODUCTS INC</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T03:37:27.694Z</t>
+          <t xml:space="preserve">2026-10-13T15:15:24.774Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000706698</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>50224000</v>
       </c>
       <c r="C14">
         <v>16635000</v>
       </c>
       <c r="D14">
         <v>4.57</v>
       </c>
       <c r="E14">
         <v>22281000</v>
@@ -734,51 +734,51 @@
       <c r="F14">
         <v>639000</v>
       </c>
       <c r="G14">
         <v>21642000</v>
       </c>
       <c r="H14">
         <v>135458000</v>
       </c>
       <c r="I14">
         <v>7145000</v>
       </c>
       <c r="J14">
         <v>128313000</v>
       </c>
       <c r="K14">
         <v>92868000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">UTAH MEDICAL PRODUCTS INC</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T03:37:27.694Z</t>
+          <t xml:space="preserve">2026-10-13T15:15:24.774Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000706698</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>40903000</v>
       </c>
       <c r="C15">
         <v>13874000</v>
       </c>
       <c r="D15">
         <v>3.96</v>
       </c>
       <c r="E15">
         <v>14831000</v>
@@ -786,51 +786,51 @@
       <c r="F15">
         <v>230000</v>
       </c>
       <c r="G15">
         <v>14601000</v>
       </c>
       <c r="H15">
         <v>122538000</v>
       </c>
       <c r="I15">
         <v>5111000</v>
       </c>
       <c r="J15">
         <v>117427000</v>
       </c>
       <c r="K15">
         <v>82976000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">UTAH MEDICAL PRODUCTS INC</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T03:37:27.694Z</t>
+          <t xml:space="preserve">2026-10-13T15:15:24.774Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000706698</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>38520000</v>
       </c>
       <c r="C16">
         <v>11286000</v>
       </c>
       <c r="D16">
         <v>3.48</v>
       </c>
       <c r="E16">
         <v>14692000</v>
@@ -838,37 +838,37 @@
       <c r="F16">
         <v>371000</v>
       </c>
       <c r="G16">
         <v>14321000</v>
       </c>
       <c r="H16">
         <v>122542000</v>
       </c>
       <c r="I16">
         <v>3274000</v>
       </c>
       <c r="J16">
         <v>119268000</v>
       </c>
       <c r="K16">
         <v>85756000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">UTAH MEDICAL PRODUCTS INC</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T03:37:27.694Z</t>
+          <t xml:space="preserve">2026-10-13T15:15:24.774Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000706698</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>