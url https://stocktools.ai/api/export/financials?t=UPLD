--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -110,345 +110,345 @@
         <v>-2507000</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>1604000</v>
       </c>
       <c r="F2">
         <v>274000</v>
       </c>
       <c r="G2">
         <v>1330000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2">
         <v>3892000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">UPLAND SOFTWARE, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:33.290Z</t>
+          <t xml:space="preserve">2026-10-14T14:20:13.944Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001505155</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-9197000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-239000</v>
       </c>
       <c r="F3">
         <v>263000</v>
       </c>
       <c r="G3">
         <v>-502000</v>
       </c>
       <c r="H3">
         <v>94847000</v>
       </c>
       <c r="I3">
         <v>60191000</v>
       </c>
       <c r="J3">
         <v>-15882000</v>
       </c>
       <c r="K3">
         <v>4703000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">UPLAND SOFTWARE, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:33.290Z</t>
+          <t xml:space="preserve">2026-10-14T14:20:13.944Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001505155</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-20117000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>1177000</v>
       </c>
       <c r="F4">
         <v>861000</v>
       </c>
       <c r="G4">
         <v>316000</v>
       </c>
       <c r="H4">
         <v>135686000</v>
       </c>
       <c r="I4">
         <v>64289000</v>
       </c>
       <c r="J4">
         <v>71397000</v>
       </c>
       <c r="K4">
         <v>30988000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">UPLAND SOFTWARE, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:33.290Z</t>
+          <t xml:space="preserve">2026-10-14T14:20:13.944Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001505155</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-13664000</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-1503000</v>
       </c>
       <c r="F5">
         <v>956000</v>
       </c>
       <c r="G5">
         <v>-2459000</v>
       </c>
       <c r="H5">
         <v>122414000</v>
       </c>
       <c r="I5">
         <v>62144000</v>
       </c>
       <c r="J5">
         <v>60270000</v>
       </c>
       <c r="K5">
         <v>18473000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">UPLAND SOFTWARE, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:33.290Z</t>
+          <t xml:space="preserve">2026-10-14T14:20:13.944Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001505155</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>74767000</v>
       </c>
       <c r="C6">
         <v>-13513000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>3875000</v>
       </c>
       <c r="F6">
         <v>670000</v>
       </c>
       <c r="G6">
         <v>3205000</v>
       </c>
       <c r="H6">
         <v>150588000</v>
       </c>
       <c r="I6">
         <v>91575000</v>
       </c>
       <c r="J6">
         <v>59013000</v>
       </c>
       <c r="K6">
         <v>28758000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">UPLAND SOFTWARE, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:33.290Z</t>
+          <t xml:space="preserve">2026-10-14T14:20:13.944Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001505155</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>97952000</v>
       </c>
       <c r="C7">
         <v>-18725000</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>7716000</v>
       </c>
       <c r="F7">
         <v>396000</v>
       </c>
       <c r="G7">
         <v>7320000</v>
       </c>
       <c r="H7">
         <v>281259000</v>
       </c>
       <c r="I7">
         <v>189844000</v>
       </c>
       <c r="J7">
         <v>91415000</v>
       </c>
       <c r="K7">
         <v>22326000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">UPLAND SOFTWARE, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:33.290Z</t>
+          <t xml:space="preserve">2026-10-14T14:20:13.944Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001505155</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>149885000</v>
       </c>
       <c r="C8">
         <v>-10839000</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>7347000</v>
       </c>
       <c r="F8">
         <v>935000</v>
       </c>
       <c r="G8">
         <v>6412000</v>
       </c>
       <c r="H8">
         <v>483198000</v>
       </c>
       <c r="I8">
         <v>395891000</v>
       </c>
       <c r="J8">
         <v>87307000</v>
       </c>
       <c r="K8">
         <v>16738000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">UPLAND SOFTWARE, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:33.290Z</t>
+          <t xml:space="preserve">2026-10-14T14:20:13.944Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001505155</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>222637000</v>
       </c>
       <c r="C9">
         <v>-45371000</v>
       </c>
       <c r="D9">
         <v>-1.96</v>
       </c>
       <c r="E9">
         <v>12076000</v>
@@ -456,51 +456,51 @@
       <c r="F9">
         <v>1040000</v>
       </c>
       <c r="G9">
         <v>11036000</v>
       </c>
       <c r="H9">
         <v>896828000</v>
       </c>
       <c r="I9">
         <v>683967000</v>
       </c>
       <c r="J9">
         <v>212861000</v>
       </c>
       <c r="K9">
         <v>175024000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">UPLAND SOFTWARE, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:33.290Z</t>
+          <t xml:space="preserve">2026-10-14T14:20:13.944Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001505155</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>291778000</v>
       </c>
       <c r="C10">
         <v>-51219000</v>
       </c>
       <c r="D10">
         <v>-1.92</v>
       </c>
       <c r="E10">
         <v>35620000</v>
@@ -508,51 +508,51 @@
       <c r="F10">
         <v>1114000</v>
       </c>
       <c r="G10">
         <v>34506000</v>
       </c>
       <c r="H10">
         <v>1011220000</v>
       </c>
       <c r="I10">
         <v>704605000</v>
       </c>
       <c r="J10">
         <v>306615000</v>
       </c>
       <c r="K10">
         <v>250029000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">UPLAND SOFTWARE, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:33.290Z</t>
+          <t xml:space="preserve">2026-10-14T14:20:13.944Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001505155</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>302016000</v>
       </c>
       <c r="C11">
         <v>-58212000</v>
       </c>
       <c r="D11">
         <v>-1.92</v>
       </c>
       <c r="E11">
         <v>41738000</v>
@@ -560,51 +560,51 @@
       <c r="F11">
         <v>1115000</v>
       </c>
       <c r="G11">
         <v>40623000</v>
       </c>
       <c r="H11">
         <v>1029007000</v>
       </c>
       <c r="I11">
         <v>712719000</v>
       </c>
       <c r="J11">
         <v>316288000</v>
       </c>
       <c r="K11">
         <v>189158000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">UPLAND SOFTWARE, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:33.290Z</t>
+          <t xml:space="preserve">2026-10-14T14:20:13.944Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001505155</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>317303000</v>
       </c>
       <c r="C12">
         <v>-68413000</v>
       </c>
       <c r="D12">
         <v>-2.23</v>
       </c>
       <c r="E12">
         <v>29979000</v>
@@ -612,51 +612,51 @@
       <c r="F12">
         <v>866000</v>
       </c>
       <c r="G12">
         <v>29113000</v>
       </c>
       <c r="H12">
         <v>1113459000</v>
       </c>
       <c r="I12">
         <v>692298000</v>
       </c>
       <c r="J12">
         <v>308870000</v>
       </c>
       <c r="K12">
         <v>248653000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">UPLAND SOFTWARE, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:33.290Z</t>
+          <t xml:space="preserve">2026-10-14T14:20:13.944Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001505155</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>297852000</v>
       </c>
       <c r="C13">
         <v>179900000</v>
       </c>
       <c r="D13">
         <v>-5.77</v>
       </c>
       <c r="E13">
         <v>49943000</v>
@@ -664,51 +664,51 @@
       <c r="F13">
         <v>1220000</v>
       </c>
       <c r="G13">
         <v>48723000</v>
       </c>
       <c r="H13">
         <v>870024000</v>
       </c>
       <c r="I13">
         <v>626092000</v>
       </c>
       <c r="J13">
         <v>126294000</v>
       </c>
       <c r="K13">
         <v>236559000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">UPLAND SOFTWARE, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:33.290Z</t>
+          <t xml:space="preserve">2026-10-14T14:20:13.944Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001505155</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>274794000</v>
       </c>
       <c r="C14">
         <v>112700000</v>
       </c>
       <c r="D14">
         <v>-4.26</v>
       </c>
       <c r="E14">
         <v>24239000</v>
@@ -716,51 +716,51 @@
       <c r="F14">
         <v>882000</v>
       </c>
       <c r="G14">
         <v>23357000</v>
       </c>
       <c r="H14">
         <v>529522000</v>
       </c>
       <c r="I14">
         <v>424597000</v>
       </c>
       <c r="J14">
         <v>-18305000</v>
       </c>
       <c r="K14">
         <v>56426000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">UPLAND SOFTWARE, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:33.290Z</t>
+          <t xml:space="preserve">2026-10-14T14:20:13.944Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001505155</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>216876000</v>
       </c>
       <c r="C15">
         <v>40400000</v>
       </c>
       <c r="D15">
         <v>-1.56</v>
       </c>
       <c r="E15">
         <v>25800000</v>
@@ -768,37 +768,37 @@
       <c r="F15">
         <v>1352000</v>
       </c>
       <c r="G15">
         <v>24448000</v>
       </c>
       <c r="H15">
         <v>413177000</v>
       </c>
       <c r="I15">
         <v>332467000</v>
       </c>
       <c r="J15">
         <v>-48368000</v>
       </c>
       <c r="K15">
         <v>29398000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">UPLAND SOFTWARE, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:33.290Z</t>
+          <t xml:space="preserve">2026-10-14T14:20:13.944Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001505155</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>