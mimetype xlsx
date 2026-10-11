--- v0 (2026-08-27)
+++ v1 (2026-10-11)
@@ -120,51 +120,51 @@
       <c r="F2">
         <v>1067000000</v>
       </c>
       <c r="G2">
         <v>5901000000</v>
       </c>
       <c r="H2">
         <v>67889000000</v>
       </c>
       <c r="I2">
         <v>39597000000</v>
       </c>
       <c r="J2">
         <v>28292000000</v>
       </c>
       <c r="K2">
         <v>9429000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">UnitedHealth Group Incorporated</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:09:05.413Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:37.340Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000731766</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>110618000000</v>
       </c>
       <c r="C3">
         <v>5526000000</v>
       </c>
       <c r="D3">
         <v>5.28</v>
       </c>
       <c r="E3">
         <v>7155000000</v>
@@ -172,51 +172,51 @@
       <c r="F3">
         <v>1070000000</v>
       </c>
       <c r="G3">
         <v>6085000000</v>
       </c>
       <c r="H3">
         <v>80885000000</v>
       </c>
       <c r="I3">
         <v>47586000000</v>
       </c>
       <c r="J3">
         <v>31178000000</v>
       </c>
       <c r="K3">
         <v>8406000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">UnitedHealth Group Incorporated</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:09:05.413Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:37.340Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000731766</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>122489000000</v>
       </c>
       <c r="C4">
         <v>5625000000</v>
       </c>
       <c r="D4">
         <v>5.5</v>
       </c>
       <c r="E4">
         <v>6991000000</v>
@@ -224,51 +224,51 @@
       <c r="F4">
         <v>1307000000</v>
       </c>
       <c r="G4">
         <v>5684000000</v>
       </c>
       <c r="H4">
         <v>81882000000</v>
       </c>
       <c r="I4">
         <v>48558000000</v>
       </c>
       <c r="J4">
         <v>32149000000</v>
       </c>
       <c r="K4">
         <v>7276000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">UnitedHealth Group Incorporated</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:09:05.413Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:37.340Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000731766</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>130474000000</v>
       </c>
       <c r="C5">
         <v>5619000000</v>
       </c>
       <c r="D5">
         <v>5.7</v>
       </c>
       <c r="E5">
         <v>8051000000</v>
@@ -276,587 +276,587 @@
       <c r="F5">
         <v>1525000000</v>
       </c>
       <c r="G5">
         <v>6526000000</v>
       </c>
       <c r="H5">
         <v>86300000000</v>
       </c>
       <c r="I5">
         <v>52540000000</v>
       </c>
       <c r="J5">
         <v>32454000000</v>
       </c>
       <c r="K5">
         <v>7495000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">UnitedHealth Group Incorporated</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:09:05.413Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:37.340Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000731766</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>157107000000</v>
       </c>
       <c r="C6">
         <v>5813000000</v>
       </c>
       <c r="D6">
         <v>6.01</v>
       </c>
       <c r="E6">
         <v>9740000000</v>
       </c>
       <c r="F6">
         <v>1556000000</v>
       </c>
       <c r="G6">
         <v>8184000000</v>
       </c>
       <c r="H6">
         <v>111254000000</v>
       </c>
       <c r="I6">
         <v>75793000000</v>
       </c>
       <c r="J6"/>
       <c r="K6">
         <v>10923000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">UnitedHealth Group Incorporated</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:09:05.413Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:37.340Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000731766</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>184840000000</v>
       </c>
       <c r="C7">
         <v>7017000000</v>
       </c>
       <c r="D7">
         <v>7.25</v>
       </c>
       <c r="E7">
         <v>9795000000</v>
       </c>
       <c r="F7">
         <v>1705000000</v>
       </c>
       <c r="G7">
         <v>8090000000</v>
       </c>
       <c r="H7">
         <v>122810000000</v>
       </c>
       <c r="I7">
         <v>82621000000</v>
       </c>
       <c r="J7"/>
       <c r="K7">
         <v>10430000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">UnitedHealth Group Incorporated</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:09:05.413Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:37.340Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000731766</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>201159000000</v>
       </c>
       <c r="C8">
         <v>10558000000</v>
       </c>
       <c r="D8">
         <v>10.72</v>
       </c>
       <c r="E8">
         <v>13596000000</v>
       </c>
       <c r="F8">
         <v>2023000000</v>
       </c>
       <c r="G8">
         <v>11573000000</v>
       </c>
       <c r="H8">
         <v>139058000000</v>
       </c>
       <c r="I8">
         <v>87036000000</v>
       </c>
       <c r="J8"/>
       <c r="K8">
         <v>11981000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">UnitedHealth Group Incorporated</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:09:05.413Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:37.340Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000731766</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>226247000000</v>
       </c>
       <c r="C9">
         <v>11986000000</v>
       </c>
       <c r="D9">
         <v>12.19</v>
       </c>
       <c r="E9">
         <v>15713000000</v>
       </c>
       <c r="F9">
         <v>2063000000</v>
       </c>
       <c r="G9">
         <v>13650000000</v>
       </c>
       <c r="H9">
         <v>152221000000</v>
       </c>
       <c r="I9">
         <v>95994000000</v>
       </c>
       <c r="J9"/>
       <c r="K9">
         <v>10866000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">UnitedHealth Group Incorporated</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:09:05.413Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:37.340Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000731766</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>242155000000</v>
       </c>
       <c r="C10">
         <v>13839000000</v>
       </c>
       <c r="D10">
         <v>14.33</v>
       </c>
       <c r="E10">
         <v>18463000000</v>
       </c>
       <c r="F10">
         <v>2071000000</v>
       </c>
       <c r="G10">
         <v>16392000000</v>
       </c>
       <c r="H10">
         <v>173889000000</v>
       </c>
       <c r="I10">
         <v>111727000000</v>
       </c>
       <c r="J10"/>
       <c r="K10">
         <v>10985000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">UnitedHealth Group Incorporated</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:09:05.413Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:37.340Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000731766</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>257141000000</v>
       </c>
       <c r="C11">
         <v>15403000000</v>
       </c>
       <c r="D11">
         <v>16.03</v>
       </c>
       <c r="E11">
         <v>22174000000</v>
       </c>
       <c r="F11">
         <v>2051000000</v>
       </c>
       <c r="G11">
         <v>20123000000</v>
       </c>
       <c r="H11">
         <v>197289000000</v>
       </c>
       <c r="I11">
         <v>126750000000</v>
       </c>
       <c r="J11"/>
       <c r="K11">
         <v>16921000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">UnitedHealth Group Incorporated</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:09:05.413Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:37.340Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000731766</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>287597000000</v>
       </c>
       <c r="C12">
         <v>17285000000</v>
       </c>
       <c r="D12">
         <v>18.08</v>
       </c>
       <c r="E12">
         <v>22343000000</v>
       </c>
       <c r="F12">
         <v>2454000000</v>
       </c>
       <c r="G12">
         <v>19889000000</v>
       </c>
       <c r="H12">
         <v>212206000000</v>
       </c>
       <c r="I12">
         <v>135727000000</v>
       </c>
       <c r="J12"/>
       <c r="K12">
         <v>21375000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">UnitedHealth Group Incorporated</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:09:05.413Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:37.340Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000731766</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>324162000000</v>
       </c>
       <c r="C13">
         <v>20120000000</v>
       </c>
       <c r="D13">
         <v>21.18</v>
       </c>
       <c r="E13">
         <v>26206000000</v>
       </c>
       <c r="F13">
         <v>2802000000</v>
       </c>
       <c r="G13">
         <v>23404000000</v>
       </c>
       <c r="H13">
         <v>245705000000</v>
       </c>
       <c r="I13">
         <v>159358000000</v>
       </c>
       <c r="J13"/>
       <c r="K13">
         <v>23365000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">UnitedHealth Group Incorporated</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:09:05.413Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:37.340Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000731766</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>371622000000</v>
       </c>
       <c r="C14">
         <v>22381000000</v>
       </c>
       <c r="D14">
         <v>23.86</v>
       </c>
       <c r="E14">
         <v>29068000000</v>
       </c>
       <c r="F14">
         <v>3386000000</v>
       </c>
       <c r="G14">
         <v>25682000000</v>
       </c>
       <c r="H14">
         <v>273720000000</v>
       </c>
       <c r="I14">
         <v>174801000000</v>
       </c>
       <c r="J14"/>
       <c r="K14">
         <v>25427000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">UnitedHealth Group Incorporated</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:09:05.413Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:37.340Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000731766</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>400278000000</v>
       </c>
       <c r="C15">
         <v>14405000000</v>
       </c>
       <c r="D15">
         <v>15.51</v>
       </c>
       <c r="E15">
         <v>24204000000</v>
       </c>
       <c r="F15">
         <v>3499000000</v>
       </c>
       <c r="G15">
         <v>20705000000</v>
       </c>
       <c r="H15">
         <v>298278000000</v>
       </c>
       <c r="I15">
         <v>195687000000</v>
       </c>
       <c r="J15"/>
       <c r="K15">
         <v>25312000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">UnitedHealth Group Incorporated</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:09:05.413Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:37.340Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000731766</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>447567000000</v>
       </c>
       <c r="C16">
         <v>12056000000</v>
       </c>
       <c r="D16">
         <v>13.23</v>
       </c>
       <c r="E16">
         <v>19697000000</v>
       </c>
       <c r="F16">
         <v>3622000000</v>
       </c>
       <c r="G16">
         <v>16075000000</v>
       </c>
       <c r="H16">
         <v>309581000000</v>
       </c>
       <c r="I16">
         <v>207883000000</v>
       </c>
       <c r="J16"/>
       <c r="K16">
         <v>24365000000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">UnitedHealth Group Incorporated</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:09:05.413Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:37.340Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000731766</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>