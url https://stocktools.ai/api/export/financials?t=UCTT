--- v0 (2026-08-29)
+++ v1 (2026-10-14)
@@ -118,543 +118,543 @@
       <c r="F2">
         <v>3983000</v>
       </c>
       <c r="G2">
         <v>19741000</v>
       </c>
       <c r="H2">
         <v>178299000</v>
       </c>
       <c r="I2">
         <v>61014000</v>
       </c>
       <c r="J2">
         <v>117285000</v>
       </c>
       <c r="K2">
         <v>52155000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Ultra Clean Holdings, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:43.488Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:26.475Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001275014</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-28</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>5153000</v>
       </c>
       <c r="D3">
         <v>0.2</v>
       </c>
       <c r="E3">
         <v>27339000</v>
       </c>
       <c r="F3">
         <v>609000</v>
       </c>
       <c r="G3">
         <v>26730000</v>
       </c>
       <c r="H3">
         <v>265929000</v>
       </c>
       <c r="I3">
         <v>109149000</v>
       </c>
       <c r="J3">
         <v>156780000</v>
       </c>
       <c r="K3">
         <v>54311000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Ultra Clean Holdings, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:43.488Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:26.475Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001275014</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-27</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>10424000</v>
       </c>
       <c r="D4">
         <v>0.36</v>
       </c>
       <c r="E4">
         <v>29931000</v>
       </c>
       <c r="F4">
         <v>2963000</v>
       </c>
       <c r="G4">
         <v>26968000</v>
       </c>
       <c r="H4">
         <v>292543000</v>
       </c>
       <c r="I4">
         <v>120614000</v>
       </c>
       <c r="J4">
         <v>171929000</v>
       </c>
       <c r="K4">
         <v>60415000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Ultra Clean Holdings, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:43.488Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:26.475Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001275014</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-26</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>11357000</v>
       </c>
       <c r="D5">
         <v>0.38</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>5334000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>296142000</v>
       </c>
       <c r="I5">
         <v>107590000</v>
       </c>
       <c r="J5">
         <v>188552000</v>
       </c>
       <c r="K5">
         <v>78997000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Ultra Clean Holdings, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:43.488Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:26.475Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001275014</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-25</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-10732000</v>
       </c>
       <c r="D6">
         <v>-0.34</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>10152000</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>336153000</v>
       </c>
       <c r="I6">
         <v>135210000</v>
       </c>
       <c r="J6">
         <v>200943000</v>
       </c>
       <c r="K6">
         <v>50103000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Ultra Clean Holdings, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:43.488Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:26.475Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001275014</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-30</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>10051000</v>
       </c>
       <c r="D7">
         <v>0.3</v>
       </c>
       <c r="E7">
         <v>17577000</v>
       </c>
       <c r="F7">
         <v>7278000</v>
       </c>
       <c r="G7">
         <v>10299000</v>
       </c>
       <c r="H7">
         <v>380697000</v>
       </c>
       <c r="I7">
         <v>164566000</v>
       </c>
       <c r="J7">
         <v>216131000</v>
       </c>
       <c r="K7">
         <v>52465000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Ultra Clean Holdings, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:43.488Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:26.475Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001275014</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-29</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>75100000</v>
       </c>
       <c r="D8">
         <v>2.19</v>
       </c>
       <c r="E8">
         <v>48900000</v>
       </c>
       <c r="F8">
         <v>16100000</v>
       </c>
       <c r="G8">
         <v>32800000</v>
       </c>
       <c r="H8">
         <v>563412000</v>
       </c>
       <c r="I8">
         <v>263107000</v>
       </c>
       <c r="J8">
         <v>300305000</v>
       </c>
       <c r="K8">
         <v>68306000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Ultra Clean Holdings, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:43.488Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:26.475Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001275014</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-28</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>36600000</v>
       </c>
       <c r="D9">
         <v>0.94</v>
       </c>
       <c r="E9">
         <v>41700000</v>
       </c>
       <c r="F9">
         <v>26100000</v>
       </c>
       <c r="G9">
         <v>15600000</v>
       </c>
       <c r="H9">
         <v>965500000</v>
       </c>
       <c r="I9">
         <v>514500000</v>
       </c>
       <c r="J9">
         <v>436300000</v>
       </c>
       <c r="K9">
         <v>144100000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Ultra Clean Holdings, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:43.488Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:26.475Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001275014</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-27</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>-9400000</v>
       </c>
       <c r="D10">
         <v>-0.24</v>
       </c>
       <c r="E10">
         <v>121000000</v>
       </c>
       <c r="F10">
         <v>26300000</v>
       </c>
       <c r="G10">
         <v>94700000</v>
       </c>
       <c r="H10">
         <v>1019300000</v>
       </c>
       <c r="I10">
         <v>566800000</v>
       </c>
       <c r="J10">
         <v>436700000</v>
       </c>
       <c r="K10">
         <v>162500000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Ultra Clean Holdings, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:43.488Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:26.475Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001275014</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-25</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>77600000</v>
       </c>
       <c r="D11">
         <v>1.89</v>
       </c>
       <c r="E11">
         <v>97300000</v>
       </c>
       <c r="F11">
         <v>36400000</v>
       </c>
       <c r="G11">
         <v>60900000</v>
       </c>
       <c r="H11">
         <v>1102500000</v>
       </c>
       <c r="I11">
         <v>551300000</v>
       </c>
       <c r="J11">
         <v>532600000</v>
       </c>
       <c r="K11">
         <v>200300000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Ultra Clean Holdings, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:43.488Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:26.475Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001275014</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>119500000</v>
       </c>
       <c r="D12">
         <v>2.69</v>
       </c>
       <c r="E12">
         <v>211600000</v>
       </c>
       <c r="F12">
         <v>59300000</v>
       </c>
       <c r="G12">
         <v>152300000</v>
       </c>
       <c r="H12">
         <v>1867700000</v>
       </c>
       <c r="I12">
         <v>1132700000</v>
       </c>
       <c r="J12">
         <v>848900000</v>
       </c>
       <c r="K12">
         <v>466500000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Ultra Clean Holdings, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:43.488Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:26.475Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001275014</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-30</t>
         </is>
       </c>
       <c r="B13">
         <v>2374300000</v>
       </c>
       <c r="C13">
         <v>40400000</v>
       </c>
       <c r="D13">
         <v>0.88</v>
       </c>
       <c r="E13">
         <v>47200000</v>
@@ -662,51 +662,51 @@
       <c r="F13">
         <v>100100000</v>
       </c>
       <c r="G13">
         <v>-52900000</v>
       </c>
       <c r="H13">
         <v>1960900000</v>
       </c>
       <c r="I13">
         <v>1023900000</v>
       </c>
       <c r="J13">
         <v>887900000</v>
       </c>
       <c r="K13">
         <v>358800000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Ultra Clean Holdings, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:43.488Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:26.475Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001275014</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-29</t>
         </is>
       </c>
       <c r="B14">
         <v>1734500000</v>
       </c>
       <c r="C14">
         <v>-31100000</v>
       </c>
       <c r="D14">
         <v>-0.7</v>
       </c>
       <c r="E14">
         <v>135900000</v>
@@ -714,51 +714,51 @@
       <c r="F14">
         <v>75800000</v>
       </c>
       <c r="G14">
         <v>60100000</v>
       </c>
       <c r="H14">
         <v>1867700000</v>
       </c>
       <c r="I14">
         <v>970500000</v>
       </c>
       <c r="J14">
         <v>838900000</v>
       </c>
       <c r="K14">
         <v>307000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Ultra Clean Holdings, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:43.488Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:26.475Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001275014</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-27</t>
         </is>
       </c>
       <c r="B15">
         <v>2097600000</v>
       </c>
       <c r="C15">
         <v>23700000</v>
       </c>
       <c r="D15">
         <v>0.52</v>
       </c>
       <c r="E15">
         <v>65000000</v>
@@ -766,51 +766,51 @@
       <c r="F15">
         <v>63500000</v>
       </c>
       <c r="G15">
         <v>1500000</v>
       </c>
       <c r="H15">
         <v>1919900000</v>
       </c>
       <c r="I15">
         <v>984100000</v>
       </c>
       <c r="J15">
         <v>873600000</v>
       </c>
       <c r="K15">
         <v>313900000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Ultra Clean Holdings, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:43.488Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:26.475Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001275014</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-26</t>
         </is>
       </c>
       <c r="B16">
         <v>2054000000</v>
       </c>
       <c r="C16">
         <v>-181200000</v>
       </c>
       <c r="D16">
         <v>-4</v>
       </c>
       <c r="E16">
         <v>65600000</v>
@@ -818,37 +818,37 @@
       <c r="F16">
         <v>50300000</v>
       </c>
       <c r="G16">
         <v>15300000</v>
       </c>
       <c r="H16">
         <v>1729000000</v>
       </c>
       <c r="I16">
         <v>944900000</v>
       </c>
       <c r="J16">
         <v>711000000</v>
       </c>
       <c r="K16">
         <v>311800000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">Ultra Clean Holdings, Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:43.488Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:26.475Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001275014</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>