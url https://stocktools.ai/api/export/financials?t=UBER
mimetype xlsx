--- v0 (2026-08-27)
+++ v1 (2026-10-24)
@@ -76,493 +76,993 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>7932000000</v>
       </c>
       <c r="C2">
         <v>-4033000000</v>
       </c>
       <c r="D2">
         <v>-9.46</v>
       </c>
       <c r="E2">
         <v>-1418000000</v>
       </c>
       <c r="F2">
         <v>821000000</v>
       </c>
       <c r="G2">
         <v>-2239000000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>-8557000000</v>
       </c>
       <c r="K2">
         <v>4393000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">UBER TECHNOLOGIES, INC.</t>
+          <t xml:space="preserve">Uber Technologies, Inc</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:37:18.907Z</t>
+          <t xml:space="preserve">2026-10-24T09:05:15.923Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001543151</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>10433000000</v>
       </c>
       <c r="C3">
         <v>997000000</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>-1541000000</v>
       </c>
       <c r="F3">
         <v>558000000</v>
       </c>
       <c r="G3">
         <v>-2099000000</v>
       </c>
       <c r="H3">
         <v>23988000000</v>
       </c>
       <c r="I3">
         <v>17196000000</v>
       </c>
       <c r="J3">
         <v>-7385000000</v>
       </c>
       <c r="K3">
         <v>6406000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">UBER TECHNOLOGIES, INC.</t>
+          <t xml:space="preserve">Uber Technologies, Inc</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:37:18.907Z</t>
+          <t xml:space="preserve">2026-10-24T09:05:15.923Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001543151</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>13000000000</v>
       </c>
       <c r="C4">
         <v>-8506000000</v>
       </c>
       <c r="D4">
         <v>-6.81</v>
       </c>
       <c r="E4">
         <v>-4321000000</v>
       </c>
       <c r="F4">
         <v>588000000</v>
       </c>
       <c r="G4">
         <v>-4909000000</v>
       </c>
       <c r="H4">
         <v>31761000000</v>
       </c>
       <c r="I4">
         <v>16578000000</v>
       </c>
       <c r="J4">
         <v>14190000000</v>
       </c>
       <c r="K4">
         <v>10873000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">UBER TECHNOLOGIES, INC.</t>
+          <t xml:space="preserve">Uber Technologies, Inc</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:37:18.907Z</t>
+          <t xml:space="preserve">2026-10-24T09:05:15.923Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001543151</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>11139000000</v>
       </c>
       <c r="C5">
         <v>-6768000000</v>
       </c>
       <c r="D5">
         <v>-3.86</v>
       </c>
       <c r="E5">
         <v>-2745000000</v>
       </c>
       <c r="F5">
         <v>616000000</v>
       </c>
       <c r="G5">
         <v>-3361000000</v>
       </c>
       <c r="H5">
         <v>33252000000</v>
       </c>
       <c r="I5">
         <v>19498000000</v>
       </c>
       <c r="J5">
         <v>12266000000</v>
       </c>
       <c r="K5">
         <v>5647000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">UBER TECHNOLOGIES, INC.</t>
+          <t xml:space="preserve">Uber Technologies, Inc</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:37:18.907Z</t>
+          <t xml:space="preserve">2026-10-24T09:05:15.923Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001543151</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>17455000000</v>
       </c>
       <c r="C6">
         <v>-496000000</v>
       </c>
       <c r="D6">
         <v>-0.29</v>
       </c>
       <c r="E6">
         <v>-445000000</v>
       </c>
       <c r="F6">
         <v>298000000</v>
       </c>
       <c r="G6">
         <v>-743000000</v>
       </c>
       <c r="H6">
         <v>38774000000</v>
       </c>
       <c r="I6">
         <v>23425000000</v>
       </c>
       <c r="J6">
         <v>14458000000</v>
       </c>
       <c r="K6">
         <v>4295000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">UBER TECHNOLOGIES, INC.</t>
+          <t xml:space="preserve">Uber Technologies, Inc</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:37:18.907Z</t>
+          <t xml:space="preserve">2026-10-24T09:05:15.923Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001543151</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>31877000000</v>
       </c>
       <c r="C7">
         <v>-9141000000</v>
       </c>
       <c r="D7">
         <v>-4.65</v>
       </c>
       <c r="E7">
         <v>642000000</v>
       </c>
       <c r="F7">
         <v>252000000</v>
       </c>
       <c r="G7">
         <v>390000000</v>
       </c>
       <c r="H7">
         <v>32109000000</v>
       </c>
       <c r="I7">
         <v>23605000000</v>
       </c>
       <c r="J7">
         <v>7340000000</v>
       </c>
       <c r="K7">
         <v>4208000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">UBER TECHNOLOGIES, INC.</t>
+          <t xml:space="preserve">Uber Technologies, Inc</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:37:18.907Z</t>
+          <t xml:space="preserve">2026-10-24T09:05:15.923Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001543151</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>37281000000</v>
       </c>
       <c r="C8">
         <v>1887000000</v>
       </c>
       <c r="D8">
         <v>0.87</v>
       </c>
       <c r="E8">
         <v>3585000000</v>
       </c>
       <c r="F8">
         <v>223000000</v>
       </c>
       <c r="G8">
         <v>3362000000</v>
       </c>
       <c r="H8">
         <v>38699000000</v>
       </c>
       <c r="I8">
         <v>26017000000</v>
       </c>
       <c r="J8">
         <v>11249000000</v>
       </c>
       <c r="K8">
         <v>4680000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">UBER TECHNOLOGIES, INC.</t>
+          <t xml:space="preserve">Uber Technologies, Inc</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:37:18.907Z</t>
+          <t xml:space="preserve">2026-10-24T09:05:15.923Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001543151</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>43978000000</v>
       </c>
       <c r="C9">
         <v>9856000000</v>
       </c>
       <c r="D9">
         <v>4.56</v>
       </c>
       <c r="E9">
         <v>7137000000</v>
       </c>
       <c r="F9">
         <v>242000000</v>
       </c>
       <c r="G9">
         <v>6895000000</v>
       </c>
       <c r="H9">
         <v>51244000000</v>
       </c>
       <c r="I9">
         <v>28768000000</v>
       </c>
       <c r="J9">
         <v>21558000000</v>
       </c>
       <c r="K9">
         <v>5893000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">UBER TECHNOLOGIES, INC.</t>
+          <t xml:space="preserve">Uber Technologies, Inc</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:37:18.907Z</t>
+          <t xml:space="preserve">2026-10-24T09:05:15.923Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001543151</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>52017000000</v>
       </c>
       <c r="C10">
         <v>10053000000</v>
       </c>
       <c r="D10">
         <v>4.73</v>
       </c>
       <c r="E10">
         <v>10099000000</v>
       </c>
       <c r="F10">
         <v>336000000</v>
       </c>
       <c r="G10">
         <v>9763000000</v>
       </c>
       <c r="H10">
         <v>61802000000</v>
       </c>
       <c r="I10">
         <v>33719000000</v>
       </c>
       <c r="J10">
         <v>27041000000</v>
       </c>
       <c r="K10">
         <v>7105000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">UBER TECHNOLOGIES, INC.</t>
+          <t xml:space="preserve">Uber Technologies, Inc</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:37:18.907Z</t>
+          <t xml:space="preserve">2026-10-24T09:05:15.923Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001543151</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>