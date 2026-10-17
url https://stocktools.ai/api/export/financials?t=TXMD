--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -112,655 +112,655 @@
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>28766</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>1438721</v>
       </c>
       <c r="I2">
         <v>3150579</v>
       </c>
       <c r="J2">
         <v>-1711858</v>
       </c>
       <c r="K2">
         <v>126421</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">TherapeuticsMD, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:06.833Z</t>
+          <t xml:space="preserve">2026-10-17T04:36:14.647Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000025743</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-35120235</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
         <v>66405</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>5925879</v>
       </c>
       <c r="I3">
         <v>7359007</v>
       </c>
       <c r="J3">
         <v>-1433128</v>
       </c>
       <c r="K3"/>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">TherapeuticsMD, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:06.833Z</t>
+          <t xml:space="preserve">2026-10-17T04:36:14.647Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000025743</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-28419313</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>40790</v>
       </c>
       <c r="G4"/>
       <c r="H4">
         <v>62016393</v>
       </c>
       <c r="I4">
         <v>7317986</v>
       </c>
       <c r="J4">
         <v>54698407</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">TherapeuticsMD, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:06.833Z</t>
+          <t xml:space="preserve">2026-10-17T04:36:14.647Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000025743</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-54217210</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>30962</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>59079488</v>
       </c>
       <c r="I5">
         <v>10690381</v>
       </c>
       <c r="J5">
         <v>48389107</v>
       </c>
       <c r="K5"/>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">TherapeuticsMD, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:06.833Z</t>
+          <t xml:space="preserve">2026-10-17T04:36:14.647Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000025743</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-85077024</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
         <v>165257</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>73728846</v>
       </c>
       <c r="I6">
         <v>10665700</v>
       </c>
       <c r="J6">
         <v>63063146</v>
       </c>
       <c r="K6"/>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">TherapeuticsMD, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:06.833Z</t>
+          <t xml:space="preserve">2026-10-17T04:36:14.647Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000025743</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-89875459</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7">
         <v>396154</v>
       </c>
       <c r="G7"/>
       <c r="H7">
         <v>142472020</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>127489421</v>
       </c>
       <c r="K7"/>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">TherapeuticsMD, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:06.833Z</t>
+          <t xml:space="preserve">2026-10-17T04:36:14.647Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000025743</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>-76925380</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>61817</v>
       </c>
       <c r="G8"/>
       <c r="H8">
         <v>143229910</v>
       </c>
       <c r="I8">
         <v>13321195</v>
       </c>
       <c r="J8">
         <v>129908715</v>
       </c>
       <c r="K8"/>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">TherapeuticsMD, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:06.833Z</t>
+          <t xml:space="preserve">2026-10-17T04:36:14.647Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000025743</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-132617160</v>
       </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
         <v>217040</v>
       </c>
       <c r="G9"/>
       <c r="H9">
         <v>211983924</v>
       </c>
       <c r="I9">
         <v>114459803</v>
       </c>
       <c r="J9">
         <v>97524000</v>
       </c>
       <c r="K9"/>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">TherapeuticsMD, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:06.833Z</t>
+          <t xml:space="preserve">2026-10-17T04:36:14.647Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000025743</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>49647000</v>
       </c>
       <c r="C10">
         <v>-176145000</v>
       </c>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>2450000</v>
       </c>
       <c r="G10"/>
       <c r="H10">
         <v>265985637</v>
       </c>
       <c r="I10">
         <v>256784517</v>
       </c>
       <c r="J10">
         <v>9201000</v>
       </c>
       <c r="K10"/>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">TherapeuticsMD, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:06.833Z</t>
+          <t xml:space="preserve">2026-10-17T04:36:14.647Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000025743</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>64872000</v>
       </c>
       <c r="C11">
         <v>-183524000</v>
       </c>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>207000</v>
       </c>
       <c r="G11"/>
       <c r="H11">
         <v>181610000</v>
       </c>
       <c r="I11">
         <v>305611000</v>
       </c>
       <c r="J11">
         <v>-124001000</v>
       </c>
       <c r="K11"/>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">TherapeuticsMD, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:06.833Z</t>
+          <t xml:space="preserve">2026-10-17T04:36:14.647Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000025743</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>2573000</v>
       </c>
       <c r="C12">
         <v>-172415000</v>
       </c>
       <c r="D12">
         <v>-21.66</v>
       </c>
       <c r="E12">
         <v>-55133000</v>
       </c>
       <c r="F12">
         <v>34000</v>
       </c>
       <c r="G12">
         <v>-55167000</v>
       </c>
       <c r="H12">
         <v>169472000</v>
       </c>
       <c r="I12">
         <v>263093000</v>
       </c>
       <c r="J12">
         <v>-93621000</v>
       </c>
       <c r="K12"/>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">TherapeuticsMD, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:06.833Z</t>
+          <t xml:space="preserve">2026-10-17T04:36:14.647Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000025743</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>69963000</v>
       </c>
       <c r="C13">
         <v>111997000</v>
       </c>
       <c r="D13">
         <v>11.96</v>
       </c>
       <c r="E13">
         <v>9359000</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>90458000</v>
       </c>
       <c r="I13">
         <v>55315000</v>
       </c>
       <c r="J13">
         <v>35143000</v>
       </c>
       <c r="K13"/>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">TherapeuticsMD, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:06.833Z</t>
+          <t xml:space="preserve">2026-10-17T04:36:14.647Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000025743</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>1302000</v>
       </c>
       <c r="C14">
         <v>-10278000</v>
       </c>
       <c r="D14">
         <v>-0.99</v>
       </c>
       <c r="E14">
         <v>-23081000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>43309000</v>
       </c>
       <c r="I14">
         <v>14022000</v>
       </c>
       <c r="J14">
         <v>29287000</v>
       </c>
       <c r="K14">
         <v>4327000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">TherapeuticsMD, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:06.833Z</t>
+          <t xml:space="preserve">2026-10-17T04:36:14.647Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000025743</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>1761000</v>
       </c>
       <c r="C15">
         <v>-2181000</v>
       </c>
       <c r="D15">
         <v>-0.19</v>
       </c>
       <c r="E15">
         <v>1170000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>38822000</v>
       </c>
       <c r="I15">
         <v>11452000</v>
       </c>
       <c r="J15">
         <v>27370000</v>
       </c>
       <c r="K15">
         <v>5059000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">TherapeuticsMD, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:06.833Z</t>
+          <t xml:space="preserve">2026-10-17T04:36:14.647Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000025743</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>3022000</v>
       </c>
       <c r="C16">
         <v>-569000</v>
       </c>
       <c r="D16">
         <v>-0.05</v>
       </c>
       <c r="E16">
         <v>2454000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>37656000</v>
       </c>
       <c r="I16">
         <v>10780000</v>
       </c>
       <c r="J16">
         <v>26876000</v>
       </c>
       <c r="K16"/>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">TherapeuticsMD, Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:06.833Z</t>
+          <t xml:space="preserve">2026-10-17T04:36:14.647Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000025743</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>