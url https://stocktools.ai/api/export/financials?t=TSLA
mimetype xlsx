--- v0 (2026-08-28)
+++ v1 (2026-10-14)
@@ -118,245 +118,245 @@
       <c r="F2">
         <v>184226000</v>
       </c>
       <c r="G2">
         <v>-312260000</v>
       </c>
       <c r="H2">
         <v>713448000</v>
       </c>
       <c r="I2">
         <v>489403000</v>
       </c>
       <c r="J2">
         <v>224045000</v>
       </c>
       <c r="K2">
         <v>255266000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Tesla, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:20:46.761Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:12.265Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001318605</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>413256000</v>
       </c>
       <c r="C3">
         <v>-396213000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-266081000</v>
       </c>
       <c r="F3">
         <v>239228000</v>
       </c>
       <c r="G3">
         <v>-505309000</v>
       </c>
       <c r="H3">
         <v>1114190000</v>
       </c>
       <c r="I3">
         <v>989490000</v>
       </c>
       <c r="J3">
         <v>124700000</v>
       </c>
       <c r="K3">
         <v>201890000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Tesla, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:20:46.761Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:12.265Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001318605</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>2013496000</v>
       </c>
       <c r="C4">
         <v>-74014000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>257994000</v>
       </c>
       <c r="F4">
         <v>264224000</v>
       </c>
       <c r="G4">
         <v>-6230000</v>
       </c>
       <c r="H4">
         <v>2416930000</v>
       </c>
       <c r="I4">
         <v>1749810000</v>
       </c>
       <c r="J4">
         <v>667120000</v>
       </c>
       <c r="K4">
         <v>845889000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Tesla, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:20:46.761Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:12.265Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001318605</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>3198356000</v>
       </c>
       <c r="C5">
         <v>-294040000</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>969885000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>5830667000</v>
       </c>
       <c r="I5">
         <v>4860761000</v>
       </c>
       <c r="J5">
         <v>911710000</v>
       </c>
       <c r="K5">
         <v>1905713000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Tesla, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:20:46.761Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:12.265Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001318605</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>4046025000</v>
       </c>
       <c r="C6">
         <v>-888663000</v>
       </c>
       <c r="D6">
         <v>-6.93</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>1634850000</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>8067939000</v>
       </c>
       <c r="I6">
         <v>6936950000</v>
       </c>
       <c r="J6">
         <v>1083704000</v>
       </c>
       <c r="K6">
         <v>1196908000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Tesla, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:20:46.761Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:12.265Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001318605</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>7000132000</v>
       </c>
       <c r="C7">
         <v>-674914000</v>
       </c>
       <c r="D7">
         <v>-4.68</v>
       </c>
       <c r="E7">
         <v>-123829000</v>
@@ -364,51 +364,51 @@
       <c r="F7">
         <v>1280802000</v>
       </c>
       <c r="G7">
         <v>-1404631000</v>
       </c>
       <c r="H7">
         <v>22664076000</v>
       </c>
       <c r="I7">
         <v>16750167000</v>
       </c>
       <c r="J7">
         <v>4752911000</v>
       </c>
       <c r="K7">
         <v>3393000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Tesla, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:20:46.761Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:12.265Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001318605</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>11759000000</v>
       </c>
       <c r="C8">
         <v>-1962000000</v>
       </c>
       <c r="D8">
         <v>-11.83</v>
       </c>
       <c r="E8">
         <v>-61000000</v>
@@ -416,51 +416,51 @@
       <c r="F8">
         <v>3415000000</v>
       </c>
       <c r="G8">
         <v>-3476000000</v>
       </c>
       <c r="H8">
         <v>28655372000</v>
       </c>
       <c r="I8">
         <v>23022980000</v>
       </c>
       <c r="J8">
         <v>4237242000</v>
       </c>
       <c r="K8">
         <v>3368000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Tesla, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:20:46.761Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:12.265Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001318605</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>21461000000</v>
       </c>
       <c r="C9">
         <v>-976000000</v>
       </c>
       <c r="D9">
         <v>-1.14</v>
       </c>
       <c r="E9">
         <v>2098000000</v>
@@ -468,51 +468,51 @@
       <c r="F9">
         <v>2101000000</v>
       </c>
       <c r="G9">
         <v>-3000000</v>
       </c>
       <c r="H9">
         <v>29740000000</v>
       </c>
       <c r="I9">
         <v>23427000000</v>
       </c>
       <c r="J9">
         <v>4923000000</v>
       </c>
       <c r="K9">
         <v>3686000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Tesla, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:20:46.761Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:12.265Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001318605</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>24578000000</v>
       </c>
       <c r="C10">
         <v>-862000000</v>
       </c>
       <c r="D10">
         <v>-0.98</v>
       </c>
       <c r="E10">
         <v>2405000000</v>
@@ -520,51 +520,51 @@
       <c r="F10">
         <v>1327000000</v>
       </c>
       <c r="G10">
         <v>1078000000</v>
       </c>
       <c r="H10">
         <v>34309000000</v>
       </c>
       <c r="I10">
         <v>26199000000</v>
       </c>
       <c r="J10">
         <v>6618000000</v>
       </c>
       <c r="K10">
         <v>6268000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Tesla, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:20:46.761Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:12.265Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001318605</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>31536000000</v>
       </c>
       <c r="C11">
         <v>721000000</v>
       </c>
       <c r="D11">
         <v>0.21</v>
       </c>
       <c r="E11">
         <v>5943000000</v>
@@ -572,51 +572,51 @@
       <c r="F11">
         <v>3157000000</v>
       </c>
       <c r="G11">
         <v>2786000000</v>
       </c>
       <c r="H11">
         <v>52148000000</v>
       </c>
       <c r="I11">
         <v>28418000000</v>
       </c>
       <c r="J11">
         <v>22225000000</v>
       </c>
       <c r="K11">
         <v>19384000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Tesla, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:20:46.761Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:12.265Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001318605</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>53823000000</v>
       </c>
       <c r="C12">
         <v>5519000000</v>
       </c>
       <c r="D12">
         <v>1.63</v>
       </c>
       <c r="E12">
         <v>11497000000</v>
@@ -624,51 +624,51 @@
       <c r="F12">
         <v>6482000000</v>
       </c>
       <c r="G12">
         <v>5015000000</v>
       </c>
       <c r="H12">
         <v>62131000000</v>
       </c>
       <c r="I12">
         <v>30548000000</v>
       </c>
       <c r="J12">
         <v>30189000000</v>
       </c>
       <c r="K12">
         <v>17576000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Tesla, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:20:46.761Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:12.265Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001318605</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>81462000000</v>
       </c>
       <c r="C13">
         <v>12556000000</v>
       </c>
       <c r="D13">
         <v>3.62</v>
       </c>
       <c r="E13">
         <v>14724000000</v>
@@ -676,51 +676,51 @@
       <c r="F13">
         <v>7158000000</v>
       </c>
       <c r="G13">
         <v>7566000000</v>
       </c>
       <c r="H13">
         <v>82338000000</v>
       </c>
       <c r="I13">
         <v>36440000000</v>
       </c>
       <c r="J13">
         <v>44704000000</v>
       </c>
       <c r="K13">
         <v>16253000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Tesla, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:20:46.761Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:12.265Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001318605</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>96773000000</v>
       </c>
       <c r="C14">
         <v>14997000000</v>
       </c>
       <c r="D14">
         <v>4.3</v>
       </c>
       <c r="E14">
         <v>13256000000</v>
@@ -728,51 +728,51 @@
       <c r="F14">
         <v>8899000000</v>
       </c>
       <c r="G14">
         <v>4357000000</v>
       </c>
       <c r="H14">
         <v>106618000000</v>
       </c>
       <c r="I14">
         <v>43009000000</v>
       </c>
       <c r="J14">
         <v>62634000000</v>
       </c>
       <c r="K14">
         <v>16398000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Tesla, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:20:46.761Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:12.265Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001318605</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>97690000000</v>
       </c>
       <c r="C15">
         <v>7091000000</v>
       </c>
       <c r="D15">
         <v>2.04</v>
       </c>
       <c r="E15">
         <v>14923000000</v>
@@ -780,51 +780,51 @@
       <c r="F15">
         <v>11342000000</v>
       </c>
       <c r="G15">
         <v>3581000000</v>
       </c>
       <c r="H15">
         <v>122070000000</v>
       </c>
       <c r="I15">
         <v>48390000000</v>
       </c>
       <c r="J15">
         <v>72913000000</v>
       </c>
       <c r="K15">
         <v>16139000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Tesla, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:20:46.761Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:12.265Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001318605</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>94827000000</v>
       </c>
       <c r="C16">
         <v>3794000000</v>
       </c>
       <c r="D16">
         <v>1.08</v>
       </c>
       <c r="E16">
         <v>14747000000</v>
@@ -832,37 +832,37 @@
       <c r="F16">
         <v>8527000000</v>
       </c>
       <c r="G16">
         <v>6220000000</v>
       </c>
       <c r="H16">
         <v>137806000000</v>
       </c>
       <c r="I16">
         <v>54941000000</v>
       </c>
       <c r="J16">
         <v>82137000000</v>
       </c>
       <c r="K16">
         <v>16513000000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">Tesla, Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T12:20:46.761Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:12.265Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001318605</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>