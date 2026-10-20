--- v0 (2026-08-17)
+++ v1 (2026-10-20)
@@ -120,51 +120,51 @@
       <c r="F2">
         <v>577000</v>
       </c>
       <c r="G2">
         <v>-36122000</v>
       </c>
       <c r="H2">
         <v>24447000</v>
       </c>
       <c r="I2">
         <v>27180000</v>
       </c>
       <c r="J2">
         <v>-2733000</v>
       </c>
       <c r="K2">
         <v>226000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">INTERACTIVE STRENGTH INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T18:06:45.471Z</t>
+          <t xml:space="preserve">2026-10-20T23:54:29.075Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001785056</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>962000</v>
       </c>
       <c r="C3">
         <v>-51373000000</v>
       </c>
       <c r="D3">
         <v>-16614.85</v>
       </c>
       <c r="E3">
         <v>-15427000</v>
@@ -172,51 +172,51 @@
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>-15427000</v>
       </c>
       <c r="H3">
         <v>16802000</v>
       </c>
       <c r="I3">
         <v>22354000</v>
       </c>
       <c r="J3">
         <v>-5552000</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">INTERACTIVE STRENGTH INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T18:06:45.471Z</t>
+          <t xml:space="preserve">2026-10-20T23:54:29.075Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001785056</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>5380000</v>
       </c>
       <c r="C4">
         <v>-34934000000</v>
       </c>
       <c r="D4">
         <v>-16328.5</v>
       </c>
       <c r="E4">
         <v>-14812000</v>
@@ -224,51 +224,51 @@
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>-14812000</v>
       </c>
       <c r="H4">
         <v>34170000</v>
       </c>
       <c r="I4">
         <v>27055000</v>
       </c>
       <c r="J4">
         <v>7115000</v>
       </c>
       <c r="K4">
         <v>138000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">INTERACTIVE STRENGTH INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T18:06:45.471Z</t>
+          <t xml:space="preserve">2026-10-20T23:54:29.075Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001785056</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>11530000</v>
       </c>
       <c r="C5">
         <v>-23698000000</v>
       </c>
       <c r="D5">
         <v>-171.77</v>
       </c>
       <c r="E5">
         <v>-10409000</v>
@@ -276,37 +276,37 @@
       <c r="F5">
         <v>94000</v>
       </c>
       <c r="G5">
         <v>-10503000</v>
       </c>
       <c r="H5">
         <v>46843000</v>
       </c>
       <c r="I5">
         <v>38149000</v>
       </c>
       <c r="J5">
         <v>6390000</v>
       </c>
       <c r="K5">
         <v>512000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">INTERACTIVE STRENGTH INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T18:06:45.471Z</t>
+          <t xml:space="preserve">2026-10-20T23:54:29.075Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001785056</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>