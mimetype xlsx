--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -112,683 +112,683 @@
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>849000</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>32814000</v>
       </c>
       <c r="I2">
         <v>2093000</v>
       </c>
       <c r="J2">
         <v>30721000</v>
       </c>
       <c r="K2">
         <v>14776000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Tempest Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:26:00.541Z</t>
+          <t xml:space="preserve">2026-10-17T00:51:01.003Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001544227</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>-29044000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-18094000</v>
       </c>
       <c r="F3">
         <v>719000</v>
       </c>
       <c r="G3">
         <v>-18813000</v>
       </c>
       <c r="H3">
         <v>47545000</v>
       </c>
       <c r="I3">
         <v>5844000</v>
       </c>
       <c r="J3">
         <v>41701000</v>
       </c>
       <c r="K3">
         <v>18078000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Tempest Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:26:00.541Z</t>
+          <t xml:space="preserve">2026-10-17T00:51:01.003Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001544227</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
         <v>-49520000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-30588000</v>
       </c>
       <c r="F4">
         <v>2804000</v>
       </c>
       <c r="G4">
         <v>-33392000</v>
       </c>
       <c r="H4">
         <v>65572000</v>
       </c>
       <c r="I4">
         <v>10247000</v>
       </c>
       <c r="J4">
         <v>55325000</v>
       </c>
       <c r="K4">
         <v>6414000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Tempest Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:26:00.541Z</t>
+          <t xml:space="preserve">2026-10-17T00:51:01.003Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001544227</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>277000</v>
       </c>
       <c r="C5">
         <v>-73219000</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-50286000</v>
       </c>
       <c r="F5">
         <v>5229000</v>
       </c>
       <c r="G5">
         <v>-55515000</v>
       </c>
       <c r="H5">
         <v>138613000</v>
       </c>
       <c r="I5">
         <v>11763000</v>
       </c>
       <c r="J5">
         <v>126850000</v>
       </c>
       <c r="K5">
         <v>43224000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Tempest Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:26:00.541Z</t>
+          <t xml:space="preserve">2026-10-17T00:51:01.003Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001544227</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>653000</v>
       </c>
       <c r="C6">
         <v>-82260000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-61734000</v>
       </c>
       <c r="F6">
         <v>2586000</v>
       </c>
       <c r="G6">
         <v>-64320000</v>
       </c>
       <c r="H6">
         <v>122543000</v>
       </c>
       <c r="I6">
         <v>14325000</v>
       </c>
       <c r="J6">
         <v>108218000</v>
       </c>
       <c r="K6">
         <v>43930000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Tempest Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:26:00.541Z</t>
+          <t xml:space="preserve">2026-10-17T00:51:01.003Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001544227</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>295000</v>
       </c>
       <c r="C7">
         <v>-84578000</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>-20340000</v>
       </c>
       <c r="F7">
         <v>4000</v>
       </c>
       <c r="G7">
         <v>-20344000</v>
       </c>
       <c r="H7">
         <v>19812000</v>
       </c>
       <c r="I7">
         <v>4829000</v>
       </c>
       <c r="J7">
         <v>-130694000</v>
       </c>
       <c r="K7">
         <v>17578000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Tempest Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:26:00.541Z</t>
+          <t xml:space="preserve">2026-10-17T00:51:01.003Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001544227</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>-27192000</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>-23647000</v>
       </c>
       <c r="F8">
         <v>36000</v>
       </c>
       <c r="G8">
         <v>-23683000</v>
       </c>
       <c r="H8">
         <v>84074000</v>
       </c>
       <c r="I8">
         <v>10952000</v>
       </c>
       <c r="J8">
         <v>70951000</v>
       </c>
       <c r="K8">
         <v>73286000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Tempest Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:26:00.541Z</t>
+          <t xml:space="preserve">2026-10-17T00:51:01.003Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001544227</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-44568000</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>-41222000</v>
       </c>
       <c r="F9">
         <v>397000</v>
       </c>
       <c r="G9">
         <v>-41619000</v>
       </c>
       <c r="H9">
         <v>74970000</v>
       </c>
       <c r="I9">
         <v>15099000</v>
       </c>
       <c r="J9">
         <v>-50364000</v>
       </c>
       <c r="K9">
         <v>62478000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Tempest Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:26:00.541Z</t>
+          <t xml:space="preserve">2026-10-17T00:51:01.003Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001544227</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>-19208000</v>
       </c>
       <c r="D10">
         <v>-41.03</v>
       </c>
       <c r="E10">
         <v>-19017000</v>
       </c>
       <c r="F10">
         <v>50000</v>
       </c>
       <c r="G10">
         <v>-19067000</v>
       </c>
       <c r="H10">
         <v>22863000</v>
       </c>
       <c r="I10">
         <v>4949000</v>
       </c>
       <c r="J10">
         <v>-68793000</v>
       </c>
       <c r="K10">
         <v>18820000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Tempest Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:26:00.541Z</t>
+          <t xml:space="preserve">2026-10-17T00:51:01.003Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001544227</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-28302000</v>
       </c>
       <c r="D11">
         <v>-7.47</v>
       </c>
       <c r="E11">
         <v>-25957000</v>
       </c>
       <c r="F11">
         <v>135000</v>
       </c>
       <c r="G11">
         <v>-26092000</v>
       </c>
       <c r="H11">
         <v>73238000</v>
       </c>
       <c r="I11">
         <v>37121000</v>
       </c>
       <c r="J11">
         <v>36117000</v>
       </c>
       <c r="K11">
         <v>51829000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Tempest Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:26:00.541Z</t>
+          <t xml:space="preserve">2026-10-17T00:51:01.003Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001544227</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>-35709000</v>
       </c>
       <c r="D12">
         <v>-3.09</v>
       </c>
       <c r="E12">
         <v>-31072000</v>
       </c>
       <c r="F12">
         <v>562000</v>
       </c>
       <c r="G12">
         <v>-31634000</v>
       </c>
       <c r="H12">
         <v>46089000</v>
       </c>
       <c r="I12">
         <v>27978000</v>
       </c>
       <c r="J12">
         <v>18111000</v>
       </c>
       <c r="K12">
         <v>31230000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Tempest Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:26:00.541Z</t>
+          <t xml:space="preserve">2026-10-17T00:51:01.003Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001544227</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>-29491000</v>
       </c>
       <c r="D13">
         <v>-1.91</v>
       </c>
       <c r="E13">
         <v>-27357000</v>
       </c>
       <c r="F13">
         <v>170000</v>
       </c>
       <c r="G13">
         <v>-27527000</v>
       </c>
       <c r="H13">
         <v>51603000</v>
       </c>
       <c r="I13">
         <v>24835000</v>
       </c>
       <c r="J13">
         <v>26768000</v>
       </c>
       <c r="K13">
         <v>39230000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Tempest Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:26:00.541Z</t>
+          <t xml:space="preserve">2026-10-17T00:51:01.003Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001544227</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>-41843000</v>
       </c>
       <c r="D14">
         <v>-19.5</v>
       </c>
       <c r="E14">
         <v>-33027000</v>
       </c>
       <c r="F14">
         <v>435000</v>
       </c>
       <c r="G14">
         <v>-33462000</v>
       </c>
       <c r="H14">
         <v>41488000</v>
       </c>
       <c r="I14">
         <v>22362000</v>
       </c>
       <c r="J14">
         <v>19126000</v>
       </c>
       <c r="K14">
         <v>30268000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Tempest Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:26:00.541Z</t>
+          <t xml:space="preserve">2026-10-17T00:51:01.003Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001544227</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>-26262000</v>
       </c>
       <c r="D15">
         <v>-6.33</v>
       </c>
       <c r="E15">
         <v>-26820000</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
         <v>-26820000</v>
       </c>
       <c r="H15">
         <v>16931000</v>
       </c>
       <c r="I15">
         <v>10263000</v>
       </c>
       <c r="J15">
         <v>6668000</v>
       </c>
       <c r="K15">
         <v>7707000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Tempest Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:26:00.541Z</t>
+          <t xml:space="preserve">2026-10-17T00:51:01.003Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001544227</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>