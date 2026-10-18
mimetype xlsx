--- v0 (2026-08-16)
+++ v1 (2026-10-18)
@@ -118,385 +118,385 @@
       <c r="F2">
         <v>9553000</v>
       </c>
       <c r="G2">
         <v>43297000</v>
       </c>
       <c r="H2">
         <v>5055246000</v>
       </c>
       <c r="I2">
         <v>2462695000</v>
       </c>
       <c r="J2">
         <v>2586353000</v>
       </c>
       <c r="K2">
         <v>906340000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Toll Brothers, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T01:26:03.132Z</t>
+          <t xml:space="preserve">2026-10-18T05:13:47.595Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000794170</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-10-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>487146000</v>
       </c>
       <c r="D3">
         <v>2.86</v>
       </c>
       <c r="E3">
         <v>-171537000</v>
       </c>
       <c r="F3">
         <v>11920000</v>
       </c>
       <c r="G3">
         <v>-183457000</v>
       </c>
       <c r="H3">
         <v>6181044000</v>
       </c>
       <c r="I3">
         <v>3053173000</v>
       </c>
       <c r="J3">
         <v>3121700000</v>
       </c>
       <c r="K3">
         <v>772972000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Toll Brothers, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T01:26:03.132Z</t>
+          <t xml:space="preserve">2026-10-18T05:13:47.595Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000794170</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-10-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>170606000</v>
       </c>
       <c r="D4">
         <v>0.97</v>
       </c>
       <c r="E4">
         <v>-568963000</v>
       </c>
       <c r="F4">
         <v>26567000</v>
       </c>
       <c r="G4">
         <v>-595530000</v>
       </c>
       <c r="H4">
         <v>6827459000</v>
       </c>
       <c r="I4">
         <v>3488295000</v>
       </c>
       <c r="J4">
         <v>3332987000</v>
       </c>
       <c r="K4">
         <v>772972000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Toll Brothers, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T01:26:03.132Z</t>
+          <t xml:space="preserve">2026-10-18T05:13:47.595Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000794170</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-10-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>340032000</v>
       </c>
       <c r="D5">
         <v>1.84</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>15074000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>8398457000</v>
       </c>
       <c r="I5">
         <v>4537760000</v>
       </c>
       <c r="J5">
         <v>3854376000</v>
       </c>
       <c r="K5">
         <v>586315000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Toll Brothers, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T01:26:03.132Z</t>
+          <t xml:space="preserve">2026-10-18T05:13:47.595Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000794170</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-10-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>363167000</v>
       </c>
       <c r="D6">
         <v>1.97</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>9447000</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>9206515000</v>
       </c>
       <c r="I6">
         <v>4978436000</v>
       </c>
       <c r="J6">
         <v>4222557000</v>
       </c>
       <c r="K6">
         <v>918993000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Toll Brothers, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T01:26:03.132Z</t>
+          <t xml:space="preserve">2026-10-18T05:13:47.595Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000794170</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-10-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>382095000</v>
       </c>
       <c r="D7">
         <v>2.18</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>28426000</v>
       </c>
       <c r="G7"/>
       <c r="H7">
         <v>9736789000</v>
       </c>
       <c r="I7">
         <v>5501587000</v>
       </c>
       <c r="J7">
         <v>4229292000</v>
       </c>
       <c r="K7">
         <v>633715000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Toll Brothers, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T01:26:03.132Z</t>
+          <t xml:space="preserve">2026-10-18T05:13:47.595Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000794170</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-10-31</t>
         </is>
       </c>
       <c r="B8">
         <v>5815058000</v>
       </c>
       <c r="C8">
         <v>535495000</v>
       </c>
       <c r="D8">
         <v>3.17</v>
       </c>
       <c r="E8"/>
       <c r="F8">
         <v>28872000</v>
       </c>
       <c r="G8"/>
       <c r="H8">
         <v>9445225000</v>
       </c>
       <c r="I8">
         <v>4908135000</v>
       </c>
       <c r="J8">
         <v>4531194000</v>
       </c>
       <c r="K8">
         <v>712829000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Toll Brothers, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T01:26:03.132Z</t>
+          <t xml:space="preserve">2026-10-18T05:13:47.595Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000794170</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-10-31</t>
         </is>
       </c>
       <c r="B9">
         <v>7143258000</v>
       </c>
       <c r="C9">
         <v>748151000</v>
       </c>
       <c r="D9">
         <v>4.85</v>
       </c>
       <c r="E9"/>
       <c r="F9">
         <v>28232000</v>
       </c>
       <c r="G9"/>
       <c r="H9">
         <v>10244590000</v>
       </c>
       <c r="I9">
         <v>5475678000</v>
       </c>
       <c r="J9">
         <v>4760199000</v>
       </c>
       <c r="K9">
         <v>1182195000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Toll Brothers, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T01:26:03.132Z</t>
+          <t xml:space="preserve">2026-10-18T05:13:47.595Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000794170</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-10-31</t>
         </is>
       </c>
       <c r="B10">
         <v>7223966000</v>
       </c>
       <c r="C10">
         <v>590007000</v>
       </c>
       <c r="D10">
         <v>4.03</v>
       </c>
       <c r="E10">
         <v>437661000</v>
@@ -504,51 +504,51 @@
       <c r="F10">
         <v>86971000</v>
       </c>
       <c r="G10">
         <v>350690000</v>
       </c>
       <c r="H10">
         <v>10828138000</v>
       </c>
       <c r="I10">
         <v>5709445000</v>
       </c>
       <c r="J10">
         <v>5071816000</v>
       </c>
       <c r="K10">
         <v>1286014000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Toll Brothers, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T01:26:03.132Z</t>
+          <t xml:space="preserve">2026-10-18T05:13:47.595Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000794170</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-10-31</t>
         </is>
       </c>
       <c r="B11">
         <v>7077659000</v>
       </c>
       <c r="C11">
         <v>446624000</v>
       </c>
       <c r="D11">
         <v>3.4</v>
       </c>
       <c r="E11">
         <v>1008117000</v>
@@ -556,51 +556,51 @@
       <c r="F11">
         <v>109564000</v>
       </c>
       <c r="G11">
         <v>898553000</v>
       </c>
       <c r="H11">
         <v>11065733000</v>
       </c>
       <c r="I11">
         <v>6138257000</v>
       </c>
       <c r="J11">
         <v>4875235000</v>
       </c>
       <c r="K11">
         <v>1370944000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Toll Brothers, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T01:26:03.132Z</t>
+          <t xml:space="preserve">2026-10-18T05:13:47.595Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000794170</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-10-31</t>
         </is>
       </c>
       <c r="B12">
         <v>8790361000</v>
       </c>
       <c r="C12">
         <v>833627000</v>
       </c>
       <c r="D12">
         <v>6.63</v>
       </c>
       <c r="E12">
         <v>1303127000</v>
@@ -608,51 +608,51 @@
       <c r="F12">
         <v>66878000</v>
       </c>
       <c r="G12">
         <v>1236249000</v>
       </c>
       <c r="H12">
         <v>11537850000</v>
       </c>
       <c r="I12">
         <v>6197395000</v>
       </c>
       <c r="J12">
         <v>5295024000</v>
       </c>
       <c r="K12">
         <v>1638494000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Toll Brothers, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T01:26:03.132Z</t>
+          <t xml:space="preserve">2026-10-18T05:13:47.595Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000794170</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-10-31</t>
         </is>
       </c>
       <c r="B13">
         <v>10275558000</v>
       </c>
       <c r="C13">
         <v>1286500000</v>
       </c>
       <c r="D13">
         <v>10.9</v>
       </c>
       <c r="E13">
         <v>986816000</v>
@@ -660,51 +660,51 @@
       <c r="F13">
         <v>71726000</v>
       </c>
       <c r="G13">
         <v>915090000</v>
       </c>
       <c r="H13">
         <v>12288714000</v>
       </c>
       <c r="I13">
         <v>6266874000</v>
       </c>
       <c r="J13">
         <v>6006088000</v>
       </c>
       <c r="K13">
         <v>1346754000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Toll Brothers, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T01:26:03.132Z</t>
+          <t xml:space="preserve">2026-10-18T05:13:47.595Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000794170</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-10-31</t>
         </is>
       </c>
       <c r="B14">
         <v>9994937000</v>
       </c>
       <c r="C14">
         <v>1372071000</v>
       </c>
       <c r="D14">
         <v>12.36</v>
       </c>
       <c r="E14">
         <v>1266430000</v>
@@ -712,51 +712,51 @@
       <c r="F14">
         <v>72961000</v>
       </c>
       <c r="G14">
         <v>1193469000</v>
       </c>
       <c r="H14">
         <v>12527018000</v>
       </c>
       <c r="I14">
         <v>5713816000</v>
       </c>
       <c r="J14">
         <v>6797156000</v>
       </c>
       <c r="K14">
         <v>1300068000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Toll Brothers, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T01:26:03.132Z</t>
+          <t xml:space="preserve">2026-10-18T05:13:47.595Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000794170</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-10-31</t>
         </is>
       </c>
       <c r="B15">
         <v>10846740000</v>
       </c>
       <c r="C15">
         <v>1571195000</v>
       </c>
       <c r="D15">
         <v>15.01</v>
       </c>
       <c r="E15">
         <v>1010167000</v>
@@ -764,51 +764,51 @@
       <c r="F15">
         <v>73643000</v>
       </c>
       <c r="G15">
         <v>936524000</v>
       </c>
       <c r="H15">
         <v>13367932000</v>
       </c>
       <c r="I15">
         <v>5681217000</v>
       </c>
       <c r="J15">
         <v>7670928000</v>
       </c>
       <c r="K15">
         <v>1303039000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Toll Brothers, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T01:26:03.132Z</t>
+          <t xml:space="preserve">2026-10-18T05:13:47.595Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000794170</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-10-31</t>
         </is>
       </c>
       <c r="B16">
         <v>10966723000</v>
       </c>
       <c r="C16">
         <v>1346486000</v>
       </c>
       <c r="D16">
         <v>13.49</v>
       </c>
       <c r="E16">
         <v>1112411000</v>
@@ -816,37 +816,37 @@
       <c r="F16">
         <v>86195000</v>
       </c>
       <c r="G16">
         <v>1026216000</v>
       </c>
       <c r="H16">
         <v>14519866000</v>
       </c>
       <c r="I16">
         <v>6233802000</v>
       </c>
       <c r="J16">
         <v>8270663000</v>
       </c>
       <c r="K16">
         <v>1258997000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">Toll Brothers, Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T01:26:03.132Z</t>
+          <t xml:space="preserve">2026-10-18T05:13:47.595Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000794170</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>