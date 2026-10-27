--- v0 (2026-08-17)
+++ v1 (2026-10-27)
@@ -76,719 +76,1459 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-01-31</t>
         </is>
       </c>
       <c r="B2">
         <v>1658992000</v>
       </c>
       <c r="C2">
         <v>44160000</v>
       </c>
       <c r="D2">
         <v>2.18</v>
       </c>
       <c r="E2"/>
       <c r="F2">
         <v>18780000</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>1088072000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>336337000</v>
       </c>
       <c r="K2">
         <v>79842000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">TITAN MACHINERY INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:26.765Z</t>
+          <t xml:space="preserve">2026-10-27T02:04:02.214Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001409171</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2"/>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-01-31</t>
         </is>
       </c>
       <c r="B3">
         <v>2198420000</v>
       </c>
       <c r="C3">
         <v>42473000</v>
       </c>
       <c r="D3">
         <v>2</v>
       </c>
       <c r="E3"/>
       <c r="F3">
         <v>26474000</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>1444074000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>396510000</v>
       </c>
       <c r="K3">
         <v>124360000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">TITAN MACHINERY INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:26.765Z</t>
+          <t xml:space="preserve">2026-10-27T02:04:02.214Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001409171</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3"/>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-01-31</t>
         </is>
       </c>
       <c r="B4">
         <v>2226446000</v>
       </c>
       <c r="C4">
         <v>8851000</v>
       </c>
       <c r="D4">
         <v>0.41</v>
       </c>
       <c r="E4"/>
       <c r="F4">
         <v>18227000</v>
       </c>
       <c r="G4"/>
       <c r="H4">
         <v>1564648000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>408771000</v>
       </c>
       <c r="K4">
         <v>74242000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">TITAN MACHINERY INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:26.765Z</t>
+          <t xml:space="preserve">2026-10-27T02:04:02.214Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001409171</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4"/>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-01-31</t>
         </is>
       </c>
       <c r="B5">
         <v>1900246000</v>
       </c>
       <c r="C5">
         <v>-32157000</v>
       </c>
       <c r="D5">
         <v>-1.51</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>16206000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>1325614000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>376499000</v>
       </c>
       <c r="K5">
         <v>127528000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">TITAN MACHINERY INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:26.765Z</t>
+          <t xml:space="preserve">2026-10-27T02:04:02.214Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001409171</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5"/>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-01-31</t>
         </is>
       </c>
       <c r="B6">
         <v>1367835000</v>
       </c>
       <c r="C6">
         <v>-37892000</v>
       </c>
       <c r="D6">
         <v>-1.76</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>8070000</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>1047875000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>337556000</v>
       </c>
       <c r="K6">
         <v>89465000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">TITAN MACHINERY INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:26.765Z</t>
+          <t xml:space="preserve">2026-10-27T02:04:02.214Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001409171</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6"/>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-01-31</t>
         </is>
       </c>
       <c r="B7">
         <v>1201697000</v>
       </c>
       <c r="C7">
         <v>-14179000</v>
       </c>
       <c r="D7">
         <v>-0.65</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>9288000</v>
       </c>
       <c r="G7"/>
       <c r="H7">
         <v>771422000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>321179000</v>
       </c>
       <c r="K7">
         <v>53151000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">TITAN MACHINERY INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:26.765Z</t>
+          <t xml:space="preserve">2026-10-27T02:04:02.214Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001409171</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7"/>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-01-31</t>
         </is>
       </c>
       <c r="B8">
         <v>1192606000</v>
       </c>
       <c r="C8">
         <v>-7049000</v>
       </c>
       <c r="D8">
         <v>-0.32</v>
       </c>
       <c r="E8"/>
       <c r="F8">
         <v>13537000</v>
       </c>
       <c r="G8"/>
       <c r="H8">
         <v>760308000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>321855000</v>
       </c>
       <c r="K8">
         <v>53396000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">TITAN MACHINERY INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:26.765Z</t>
+          <t xml:space="preserve">2026-10-27T02:04:02.214Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001409171</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8"/>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-01-31</t>
         </is>
       </c>
       <c r="B9">
         <v>1261505000</v>
       </c>
       <c r="C9">
         <v>12182000</v>
       </c>
       <c r="D9">
         <v>0.55</v>
       </c>
       <c r="E9">
         <v>46605000</v>
       </c>
       <c r="F9">
         <v>6286000</v>
       </c>
       <c r="G9">
         <v>40319000</v>
       </c>
       <c r="H9">
         <v>792438000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>335311000</v>
       </c>
       <c r="K9">
         <v>56745000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">TITAN MACHINERY INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:26.765Z</t>
+          <t xml:space="preserve">2026-10-27T02:04:02.214Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001409171</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9"/>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-01-31</t>
         </is>
       </c>
       <c r="B10">
         <v>1305171000</v>
       </c>
       <c r="C10">
         <v>13953000</v>
       </c>
       <c r="D10">
         <v>0.63</v>
       </c>
       <c r="E10">
         <v>955000</v>
       </c>
       <c r="F10">
         <v>10714000</v>
       </c>
       <c r="G10">
         <v>-9759000</v>
       </c>
       <c r="H10">
         <v>975343000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>345104000</v>
       </c>
       <c r="K10">
         <v>43721000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">TITAN MACHINERY INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:26.765Z</t>
+          <t xml:space="preserve">2026-10-27T02:04:02.214Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001409171</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10"/>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-01-31</t>
         </is>
       </c>
       <c r="B11">
         <v>1411222000</v>
       </c>
       <c r="C11">
         <v>19356000</v>
       </c>
       <c r="D11">
         <v>0.86</v>
       </c>
       <c r="E11">
         <v>172996000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>815789000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>345104000</v>
       </c>
       <c r="K11">
         <v>78990000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">TITAN MACHINERY INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:26.765Z</t>
+          <t xml:space="preserve">2026-10-27T02:04:02.214Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001409171</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11"/>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-01-31</t>
         </is>
       </c>
       <c r="B12">
         <v>1711906000</v>
       </c>
       <c r="C12">
         <v>66047000</v>
       </c>
       <c r="D12">
         <v>2.92</v>
       </c>
       <c r="E12">
         <v>158916000</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>946667000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>435199000</v>
       </c>
       <c r="K12">
         <v>146149000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">TITAN MACHINERY INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:26.765Z</t>
+          <t xml:space="preserve">2026-10-27T02:04:02.214Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001409171</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12"/>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-01-31</t>
         </is>
       </c>
       <c r="B13">
         <v>2209306000</v>
       </c>
       <c r="C13">
         <v>101868000</v>
       </c>
       <c r="D13">
         <v>4.49</v>
       </c>
       <c r="E13">
         <v>10816000</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>1188695000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>536306000</v>
       </c>
       <c r="K13"/>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">TITAN MACHINERY INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:26.765Z</t>
+          <t xml:space="preserve">2026-10-27T02:04:02.214Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001409171</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13"/>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-01-31</t>
         </is>
       </c>
       <c r="B14">
         <v>2758445000</v>
       </c>
       <c r="C14">
         <v>112441000</v>
       </c>
       <c r="D14">
         <v>4.93</v>
       </c>
       <c r="E14">
         <v>-32280000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>1992261000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>657642000</v>
       </c>
       <c r="K14"/>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">TITAN MACHINERY INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:26.765Z</t>
+          <t xml:space="preserve">2026-10-27T02:04:02.214Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001409171</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14"/>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-01-31</t>
         </is>
       </c>
       <c r="B15">
         <v>2702122000</v>
       </c>
       <c r="C15">
         <v>-36911000</v>
       </c>
       <c r="D15">
         <v>-1.63</v>
       </c>
       <c r="E15">
         <v>70291000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>1813938000</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>614077000</v>
       </c>
       <c r="K15"/>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">TITAN MACHINERY INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:26.765Z</t>
+          <t xml:space="preserve">2026-10-27T02:04:02.214Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001409171</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15"/>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-01-31</t>
         </is>
       </c>
       <c r="B16">
         <v>2427107000</v>
       </c>
       <c r="C16">
         <v>-54174000</v>
       </c>
       <c r="D16">
         <v>-2.38</v>
       </c>
       <c r="E16">
         <v>137452000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>1616928000</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>579298000</v>
       </c>
       <c r="K16"/>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">TITAN MACHINERY INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:26.765Z</t>
+          <t xml:space="preserve">2026-10-27T02:04:02.214Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001409171</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16"/>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>