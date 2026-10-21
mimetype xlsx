--- v0 (2026-08-18)
+++ v1 (2026-10-21)
@@ -110,51 +110,51 @@
       </c>
       <c r="C2">
         <v>-7927494</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>-8510634</v>
       </c>
       <c r="F2">
         <v>585016</v>
       </c>
       <c r="G2">
         <v>-9095650</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">UP FINTECH HOLDING LIMITED</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T16:54:40.529Z</t>
+          <t xml:space="preserve">2026-10-21T02:05:10.196Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001756699</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>33560265</v>
       </c>
       <c r="C3">
         <v>-44293555</v>
       </c>
       <c r="D3">
         <v>-0.09</v>
       </c>
       <c r="E3">
         <v>-21171600</v>
@@ -162,51 +162,51 @@
       <c r="F3">
         <v>1684382</v>
       </c>
       <c r="G3">
         <v>-22855982</v>
       </c>
       <c r="H3">
         <v>115215165</v>
       </c>
       <c r="I3">
         <v>16987261</v>
       </c>
       <c r="J3">
         <v>-24406223</v>
       </c>
       <c r="K3">
         <v>34406970</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">UP FINTECH HOLDING LIMITED</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T16:54:40.529Z</t>
+          <t xml:space="preserve">2026-10-21T02:05:10.196Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001756699</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>58662900</v>
       </c>
       <c r="C4">
         <v>-5949858</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>243309139</v>
@@ -214,51 +214,51 @@
       <c r="F4">
         <v>1317435</v>
       </c>
       <c r="G4">
         <v>241991704</v>
       </c>
       <c r="H4">
         <v>809059947</v>
       </c>
       <c r="I4">
         <v>594034213</v>
       </c>
       <c r="J4">
         <v>211941612</v>
       </c>
       <c r="K4">
         <v>59408555</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">UP FINTECH HOLDING LIMITED</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T16:54:40.529Z</t>
+          <t xml:space="preserve">2026-10-21T02:05:10.196Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001756699</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>138496690</v>
       </c>
       <c r="C5">
         <v>19179245</v>
       </c>
       <c r="D5">
         <v>0.01</v>
       </c>
       <c r="E5">
         <v>535281015</v>
@@ -266,51 +266,51 @@
       <c r="F5">
         <v>978142</v>
       </c>
       <c r="G5">
         <v>534302873</v>
       </c>
       <c r="H5">
         <v>2192317351</v>
       </c>
       <c r="I5">
         <v>1956630223</v>
       </c>
       <c r="J5">
         <v>235687128</v>
       </c>
       <c r="K5">
         <v>79652897</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">UP FINTECH HOLDING LIMITED</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T16:54:40.529Z</t>
+          <t xml:space="preserve">2026-10-21T02:05:10.196Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001756699</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>264488162</v>
       </c>
       <c r="C6">
         <v>14690701</v>
       </c>
       <c r="D6">
         <v>0.01</v>
       </c>
       <c r="E6">
         <v>413203956</v>
@@ -318,51 +318,51 @@
       <c r="F6">
         <v>4967842</v>
       </c>
       <c r="G6">
         <v>408236114</v>
       </c>
       <c r="H6">
         <v>3321418656</v>
       </c>
       <c r="I6">
         <v>2874792788</v>
       </c>
       <c r="J6">
         <v>446625868</v>
       </c>
       <c r="K6">
         <v>269057708</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">UP FINTECH HOLDING LIMITED</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T16:54:40.529Z</t>
+          <t xml:space="preserve">2026-10-21T02:05:10.196Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001756699</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>225365547</v>
       </c>
       <c r="C7">
         <v>-2256880</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>258060599</v>
@@ -370,51 +370,51 @@
       <c r="F7">
         <v>4888631</v>
       </c>
       <c r="G7">
         <v>253171968</v>
       </c>
       <c r="H7">
         <v>3797360388</v>
       </c>
       <c r="I7">
         <v>3345731754</v>
       </c>
       <c r="J7">
         <v>447129536</v>
       </c>
       <c r="K7">
         <v>277660847</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">UP FINTECH HOLDING LIMITED</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T16:54:40.529Z</t>
+          <t xml:space="preserve">2026-10-21T02:05:10.196Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001756699</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>272507595</v>
       </c>
       <c r="C8">
         <v>33007427</v>
       </c>
       <c r="D8">
         <v>0.014</v>
       </c>
       <c r="E8">
         <v>-6566354</v>
@@ -422,51 +422,51 @@
       <c r="F8">
         <v>2764030</v>
       </c>
       <c r="G8">
         <v>-9330384</v>
       </c>
       <c r="H8">
         <v>3746047103</v>
       </c>
       <c r="I8">
         <v>3250624925</v>
       </c>
       <c r="J8">
         <v>488976377</v>
       </c>
       <c r="K8">
         <v>322599616</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">UP FINTECH HOLDING LIMITED</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T16:54:40.529Z</t>
+          <t xml:space="preserve">2026-10-21T02:05:10.196Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001756699</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>391541429</v>
       </c>
       <c r="C9">
         <v>61353928</v>
       </c>
       <c r="D9">
         <v>0.024</v>
       </c>
       <c r="E9">
         <v>827978252</v>
@@ -474,51 +474,51 @@
       <c r="F9">
         <v>1553276</v>
       </c>
       <c r="G9">
         <v>826424976</v>
       </c>
       <c r="H9">
         <v>6391312469</v>
       </c>
       <c r="I9">
         <v>5729188720</v>
       </c>
       <c r="J9">
         <v>655234014</v>
       </c>
       <c r="K9">
         <v>393576874</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">UP FINTECH HOLDING LIMITED</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T16:54:40.529Z</t>
+          <t xml:space="preserve">2026-10-21T02:05:10.196Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001756699</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>612064917</v>
       </c>
       <c r="C10">
         <v>171481621</v>
       </c>
       <c r="D10">
         <v>0.062</v>
       </c>
       <c r="E10">
         <v>1316684703</v>
@@ -526,37 +526,37 @@
       <c r="F10">
         <v>5482918</v>
       </c>
       <c r="G10">
         <v>1311201785</v>
       </c>
       <c r="H10">
         <v>8226531037</v>
       </c>
       <c r="I10">
         <v>7356352294</v>
       </c>
       <c r="J10">
         <v>865507397</v>
       </c>
       <c r="K10">
         <v>791016893</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">UP FINTECH HOLDING LIMITED</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T16:54:40.529Z</t>
+          <t xml:space="preserve">2026-10-21T02:05:10.196Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001756699</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>