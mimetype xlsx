--- v0 (2026-08-14)
+++ v1 (2026-10-16)
@@ -104,421 +104,421 @@
         <is>
           <t xml:space="preserve">2005-12-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>-19140997</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>9540496</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">TG THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T20:48:05.237Z</t>
+          <t xml:space="preserve">2026-10-16T22:09:05.355Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001001316</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2006-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-9695123</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3">
         <v>1504628</v>
       </c>
       <c r="K3"/>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">TG THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T20:48:05.237Z</t>
+          <t xml:space="preserve">2026-10-16T22:09:05.355Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001001316</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2007-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-12032252</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4">
         <v>-891086</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">TG THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T20:48:05.237Z</t>
+          <t xml:space="preserve">2026-10-16T22:09:05.355Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001001316</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2008-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-4268858</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5">
         <v>-4375926</v>
       </c>
       <c r="K5"/>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">TG THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T20:48:05.237Z</t>
+          <t xml:space="preserve">2026-10-16T22:09:05.355Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001001316</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2009-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-2793285</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6">
         <v>-6784951</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">TG THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T20:48:05.237Z</t>
+          <t xml:space="preserve">2026-10-16T22:09:05.355Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001001316</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2010-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>623645</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>18635641</v>
       </c>
       <c r="I7">
         <v>23999942</v>
       </c>
       <c r="J7">
         <v>-5364301</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">TG THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T20:48:05.237Z</t>
+          <t xml:space="preserve">2026-10-16T22:09:05.355Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001001316</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2011-12-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>-853074</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>-86577</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>-86577</v>
       </c>
       <c r="H8">
         <v>14537358</v>
       </c>
       <c r="I8">
         <v>4901156</v>
       </c>
       <c r="J8">
         <v>9624521</v>
       </c>
       <c r="K8">
         <v>9748491</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">TG THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T20:48:05.237Z</t>
+          <t xml:space="preserve">2026-10-16T22:09:05.355Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001001316</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-03-31</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-11109164</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>-948211</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>27074371</v>
       </c>
       <c r="I9">
         <v>5886792</v>
       </c>
       <c r="J9">
         <v>11738346</v>
       </c>
       <c r="K9">
         <v>20923750</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">TG THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T20:48:05.237Z</t>
+          <t xml:space="preserve">2026-10-16T22:09:05.355Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001001316</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>-18072719</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>-5187964</v>
       </c>
       <c r="F10">
         <v>1399</v>
       </c>
       <c r="G10">
         <v>-5189363</v>
       </c>
       <c r="H10">
         <v>22074037</v>
       </c>
       <c r="I10">
         <v>6523736</v>
       </c>
       <c r="J10">
         <v>15550301</v>
       </c>
       <c r="K10">
         <v>16455995</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">TG THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T20:48:05.237Z</t>
+          <t xml:space="preserve">2026-10-16T22:09:05.355Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001001316</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-20478210</v>
       </c>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>5681</v>
       </c>
       <c r="G11"/>
       <c r="H11">
         <v>48112390</v>
       </c>
       <c r="I11">
         <v>8057898</v>
       </c>
       <c r="J11"/>
       <c r="K11">
         <v>40485466</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">TG THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T20:48:05.237Z</t>
+          <t xml:space="preserve">2026-10-16T22:09:05.355Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001001316</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>6689000</v>
       </c>
       <c r="C12">
         <v>-348100000</v>
       </c>
       <c r="D12">
         <v>-2.63</v>
       </c>
       <c r="E12">
         <v>-295634000</v>
@@ -526,51 +526,51 @@
       <c r="F12">
         <v>401000</v>
       </c>
       <c r="G12">
         <v>-296035000</v>
       </c>
       <c r="H12">
         <v>379629000</v>
       </c>
       <c r="I12">
         <v>142476000</v>
       </c>
       <c r="J12">
         <v>237153000</v>
       </c>
       <c r="K12">
         <v>298887000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">TG THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T20:48:05.237Z</t>
+          <t xml:space="preserve">2026-10-16T22:09:05.355Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001001316</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>2785000</v>
       </c>
       <c r="C13">
         <v>-198300000</v>
       </c>
       <c r="D13">
         <v>-1.65</v>
       </c>
       <c r="E13">
         <v>-176170000</v>
@@ -578,51 +578,51 @@
       <c r="F13">
         <v>14000</v>
       </c>
       <c r="G13">
         <v>-176184000</v>
       </c>
       <c r="H13">
         <v>193572000</v>
       </c>
       <c r="I13">
         <v>134985000</v>
       </c>
       <c r="J13">
         <v>58587000</v>
       </c>
       <c r="K13">
         <v>102304000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">TG THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T20:48:05.237Z</t>
+          <t xml:space="preserve">2026-10-16T22:09:05.355Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001001316</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>233662000</v>
       </c>
       <c r="C14">
         <v>12700000</v>
       </c>
       <c r="D14">
         <v>0.09</v>
       </c>
       <c r="E14">
         <v>-31413000</v>
@@ -630,51 +630,51 @@
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
         <v>-31413000</v>
       </c>
       <c r="H14">
         <v>329587000</v>
       </c>
       <c r="I14">
         <v>169085000</v>
       </c>
       <c r="J14">
         <v>160502000</v>
       </c>
       <c r="K14">
         <v>92933000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">TG THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T20:48:05.237Z</t>
+          <t xml:space="preserve">2026-10-16T22:09:05.355Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001001316</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>329004000</v>
       </c>
       <c r="C15">
         <v>23400000</v>
       </c>
       <c r="D15">
         <v>0.15</v>
       </c>
       <c r="E15">
         <v>-40517000</v>
@@ -682,51 +682,51 @@
       <c r="F15">
         <v>45000</v>
       </c>
       <c r="G15">
         <v>-40562000</v>
       </c>
       <c r="H15">
         <v>577690000</v>
       </c>
       <c r="I15">
         <v>355326000</v>
       </c>
       <c r="J15">
         <v>222364000</v>
       </c>
       <c r="K15">
         <v>179894000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">TG THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T20:48:05.237Z</t>
+          <t xml:space="preserve">2026-10-16T22:09:05.355Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001001316</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>616287000</v>
       </c>
       <c r="C16">
         <v>447200000</v>
       </c>
       <c r="D16">
         <v>2.77</v>
       </c>
       <c r="E16">
         <v>-24772000</v>
@@ -734,37 +734,37 @@
       <c r="F16">
         <v>214000</v>
       </c>
       <c r="G16">
         <v>-24986000</v>
       </c>
       <c r="H16">
         <v>1063253000</v>
       </c>
       <c r="I16">
         <v>415233000</v>
       </c>
       <c r="J16">
         <v>648020000</v>
       </c>
       <c r="K16">
         <v>79148000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">TG THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T20:48:05.237Z</t>
+          <t xml:space="preserve">2026-10-16T22:09:05.355Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001001316</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>