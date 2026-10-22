--- v0 (2026-08-16)
+++ v1 (2026-10-22)
@@ -118,715 +118,715 @@
       <c r="F2">
         <v>240824</v>
       </c>
       <c r="G2">
         <v>-8643966</v>
       </c>
       <c r="H2">
         <v>2922356</v>
       </c>
       <c r="I2">
         <v>6646879</v>
       </c>
       <c r="J2">
         <v>-3724523</v>
       </c>
       <c r="K2">
         <v>951944</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">TENAX THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:19:52.810Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.113Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034956</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-04-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-15712410</v>
       </c>
       <c r="D3">
         <v>-14.07</v>
       </c>
       <c r="E3">
         <v>-8278366</v>
       </c>
       <c r="F3">
         <v>17652</v>
       </c>
       <c r="G3">
         <v>-8296018</v>
       </c>
       <c r="H3">
         <v>4141934</v>
       </c>
       <c r="I3">
         <v>4487980</v>
       </c>
       <c r="J3">
         <v>-346046</v>
       </c>
       <c r="K3">
         <v>1879872</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">TENAX THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:19:52.810Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.113Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034956</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-04-30</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-9415800</v>
       </c>
       <c r="D4">
         <v>-6.68</v>
       </c>
       <c r="E4">
         <v>-4921283</v>
       </c>
       <c r="F4">
         <v>17199</v>
       </c>
       <c r="G4">
         <v>-4938482</v>
       </c>
       <c r="H4">
         <v>3180643</v>
       </c>
       <c r="I4">
         <v>4958679</v>
       </c>
       <c r="J4">
         <v>-1778036</v>
       </c>
       <c r="K4">
         <v>783528</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">TENAX THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:19:52.810Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.113Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034956</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-04-30</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-19541839</v>
       </c>
       <c r="D5">
         <v>-2.71</v>
       </c>
       <c r="E5">
         <v>-9261571</v>
       </c>
       <c r="F5">
         <v>9804</v>
       </c>
       <c r="G5">
         <v>-9271375</v>
       </c>
       <c r="H5">
         <v>93429440</v>
       </c>
       <c r="I5">
         <v>10544079</v>
       </c>
       <c r="J5">
         <v>82855361</v>
       </c>
       <c r="K5">
         <v>58320555</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">TENAX THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:19:52.810Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.113Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034956</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-04-30</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-14081812</v>
       </c>
       <c r="D6">
         <v>-0.5</v>
       </c>
       <c r="E6">
         <v>-9748794</v>
       </c>
       <c r="F6">
         <v>4234</v>
       </c>
       <c r="G6">
         <v>-9753028</v>
       </c>
       <c r="H6">
         <v>82908344</v>
       </c>
       <c r="I6">
         <v>12479310</v>
       </c>
       <c r="J6">
         <v>70429034</v>
       </c>
       <c r="K6">
         <v>7926491</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">TENAX THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:19:52.810Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.113Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034956</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-43923904</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>-15871300</v>
       </c>
       <c r="F7">
         <v>2884</v>
       </c>
       <c r="G7">
         <v>-15874184</v>
       </c>
       <c r="H7">
         <v>23340175</v>
       </c>
       <c r="I7">
         <v>6199237</v>
       </c>
       <c r="J7">
         <v>17140938</v>
       </c>
       <c r="K7">
         <v>9995955</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">TENAX THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:19:52.810Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.113Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034956</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>-8839682</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>-12140517</v>
       </c>
       <c r="F8">
         <v>4537</v>
       </c>
       <c r="G8">
         <v>-12145054</v>
       </c>
       <c r="H8">
         <v>9890701</v>
       </c>
       <c r="I8">
         <v>1008840</v>
       </c>
       <c r="J8">
         <v>8881861</v>
       </c>
       <c r="K8">
         <v>1604810</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">TENAX THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:19:52.810Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.113Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034956</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-14144049</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>-5499461</v>
       </c>
       <c r="F9">
         <v>7595</v>
       </c>
       <c r="G9">
         <v>-5507056</v>
       </c>
       <c r="H9">
         <v>13337200</v>
       </c>
       <c r="I9">
         <v>1565669</v>
       </c>
       <c r="J9">
         <v>11771531</v>
       </c>
       <c r="K9">
         <v>12367321</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">TENAX THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:19:52.810Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.113Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034956</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>-8394363</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>-7556177</v>
       </c>
       <c r="F10">
         <v>3574</v>
       </c>
       <c r="G10">
         <v>-7559751</v>
       </c>
       <c r="H10">
         <v>6365271</v>
       </c>
       <c r="I10">
         <v>2592774</v>
       </c>
       <c r="J10">
         <v>3772497</v>
       </c>
       <c r="K10">
         <v>4905993</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">TENAX THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:19:52.810Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.113Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034956</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-9851391</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>-9272856</v>
       </c>
       <c r="F11">
         <v>3490</v>
       </c>
       <c r="G11">
         <v>-9276346</v>
       </c>
       <c r="H11">
         <v>6868691</v>
       </c>
       <c r="I11">
         <v>2243129</v>
       </c>
       <c r="J11">
         <v>4625562</v>
       </c>
       <c r="K11">
         <v>6250241</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">TENAX THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:19:52.810Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.113Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034956</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>-32474358</v>
       </c>
       <c r="D12"/>
       <c r="E12">
         <v>-10856203</v>
       </c>
       <c r="F12">
         <v>5252</v>
       </c>
       <c r="G12">
         <v>-10861455</v>
       </c>
       <c r="H12">
         <v>5992235</v>
       </c>
       <c r="I12">
         <v>1747567</v>
       </c>
       <c r="J12">
         <v>4244668</v>
       </c>
       <c r="K12">
         <v>5583922</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">TENAX THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:19:52.810Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.113Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034956</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>11047895</v>
       </c>
       <c r="D13"/>
       <c r="E13">
         <v>-11388571</v>
       </c>
       <c r="F13">
         <v>2323</v>
       </c>
       <c r="G13">
         <v>-11390894</v>
       </c>
       <c r="H13">
         <v>3404709</v>
       </c>
       <c r="I13">
         <v>1911968</v>
       </c>
       <c r="J13">
         <v>1493000</v>
       </c>
       <c r="K13">
         <v>2123682</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">TENAX THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:19:52.810Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.113Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034956</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>-7700000</v>
       </c>
       <c r="D14">
         <v>-31.04</v>
       </c>
       <c r="E14">
         <v>-5904000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>11685000</v>
       </c>
       <c r="I14">
         <v>3587000</v>
       </c>
       <c r="J14">
         <v>8098000</v>
       </c>
       <c r="K14">
         <v>9800000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">TENAX THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:19:52.810Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.113Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034956</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
       <c r="C15">
         <v>-17600000</v>
       </c>
       <c r="D15">
         <v>-1.15</v>
       </c>
       <c r="E15">
         <v>-14811000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>96686000</v>
       </c>
       <c r="I15">
         <v>4693000</v>
       </c>
       <c r="J15">
         <v>91993000</v>
       </c>
       <c r="K15">
         <v>94900000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">TENAX THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:19:52.810Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.113Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034956</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>0</v>
       </c>
       <c r="C16">
         <v>-52600000</v>
       </c>
       <c r="D16">
         <v>-1.34</v>
       </c>
       <c r="E16">
         <v>-35800000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>104227000</v>
       </c>
       <c r="I16">
         <v>7156000</v>
       </c>
       <c r="J16">
         <v>97071000</v>
       </c>
       <c r="K16">
         <v>97600000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">TENAX THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:19:52.810Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.113Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034956</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>