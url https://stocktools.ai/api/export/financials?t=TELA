--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -112,101 +112,101 @@
         <v>-21334000</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>-16368000</v>
       </c>
       <c r="F2">
         <v>114000</v>
       </c>
       <c r="G2">
         <v>-16482000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>-108171000</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">TELA Bio, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:31:31.319Z</t>
+          <t xml:space="preserve">2026-10-17T06:32:21.732Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001561921</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>8274000</v>
       </c>
       <c r="C3">
         <v>-21092000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-19924000</v>
       </c>
       <c r="F3">
         <v>62000</v>
       </c>
       <c r="G3">
         <v>-19986000</v>
       </c>
       <c r="H3">
         <v>27227000</v>
       </c>
       <c r="I3">
         <v>40937000</v>
       </c>
       <c r="J3">
         <v>-137860000</v>
       </c>
       <c r="K3">
         <v>17278000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">TELA Bio, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:31:31.319Z</t>
+          <t xml:space="preserve">2026-10-17T06:32:21.732Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001561921</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>15446000</v>
       </c>
       <c r="C4">
         <v>-22425000</v>
       </c>
       <c r="D4">
         <v>-17.1</v>
       </c>
       <c r="E4">
         <v>-25523000</v>
@@ -214,51 +214,51 @@
       <c r="F4">
         <v>197000</v>
       </c>
       <c r="G4">
         <v>-25720000</v>
       </c>
       <c r="H4">
         <v>67922000</v>
       </c>
       <c r="I4">
         <v>36960000</v>
       </c>
       <c r="J4">
         <v>30962000</v>
       </c>
       <c r="K4">
         <v>45302000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">TELA Bio, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:31:31.319Z</t>
+          <t xml:space="preserve">2026-10-17T06:32:21.732Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001561921</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>18213000</v>
       </c>
       <c r="C5">
         <v>-28794000</v>
       </c>
       <c r="D5">
         <v>-2.23</v>
       </c>
       <c r="E5">
         <v>-24456000</v>
@@ -266,51 +266,51 @@
       <c r="F5">
         <v>167000</v>
       </c>
       <c r="G5">
         <v>-24623000</v>
       </c>
       <c r="H5">
         <v>86458000</v>
       </c>
       <c r="I5">
         <v>37432000</v>
       </c>
       <c r="J5">
         <v>49026000</v>
       </c>
       <c r="K5">
         <v>74394000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">TELA Bio, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:31:31.319Z</t>
+          <t xml:space="preserve">2026-10-17T06:32:21.732Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001561921</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>29463000</v>
       </c>
       <c r="C6">
         <v>-33276000</v>
       </c>
       <c r="D6">
         <v>-2.3</v>
       </c>
       <c r="E6">
         <v>-30432000</v>
@@ -318,51 +318,51 @@
       <c r="F6">
         <v>627000</v>
       </c>
       <c r="G6">
         <v>-31059000</v>
       </c>
       <c r="H6">
         <v>62544000</v>
       </c>
       <c r="I6">
         <v>42446000</v>
       </c>
       <c r="J6">
         <v>20098000</v>
       </c>
       <c r="K6">
         <v>43931000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">TELA Bio, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:31:31.319Z</t>
+          <t xml:space="preserve">2026-10-17T06:32:21.732Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001561921</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>41418000</v>
       </c>
       <c r="C7">
         <v>-44296000</v>
       </c>
       <c r="D7">
         <v>-2.72</v>
       </c>
       <c r="E7">
         <v>-40748000</v>
@@ -370,51 +370,51 @@
       <c r="F7">
         <v>872000</v>
       </c>
       <c r="G7">
         <v>-41620000</v>
       </c>
       <c r="H7">
         <v>67855000</v>
       </c>
       <c r="I7">
         <v>53550000</v>
       </c>
       <c r="J7">
         <v>14305000</v>
       </c>
       <c r="K7">
         <v>42019000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">TELA Bio, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:31:31.319Z</t>
+          <t xml:space="preserve">2026-10-17T06:32:21.732Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001561921</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>58453000</v>
       </c>
       <c r="C8">
         <v>-46700000</v>
       </c>
       <c r="D8">
         <v>-2.04</v>
       </c>
       <c r="E8">
         <v>-40857000</v>
@@ -422,51 +422,51 @@
       <c r="F8">
         <v>611000</v>
       </c>
       <c r="G8">
         <v>-41468000</v>
       </c>
       <c r="H8">
         <v>78048000</v>
       </c>
       <c r="I8">
         <v>59167000</v>
       </c>
       <c r="J8">
         <v>18881000</v>
       </c>
       <c r="K8">
         <v>46729000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">TELA Bio, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:31:31.319Z</t>
+          <t xml:space="preserve">2026-10-17T06:32:21.732Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001561921</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>69300000</v>
       </c>
       <c r="C9">
         <v>-37800000</v>
       </c>
       <c r="D9">
         <v>-1.33</v>
       </c>
       <c r="E9">
         <v>-41595000</v>
@@ -474,51 +474,51 @@
       <c r="F9">
         <v>989000</v>
       </c>
       <c r="G9">
         <v>-42584000</v>
       </c>
       <c r="H9">
         <v>86570000</v>
       </c>
       <c r="I9">
         <v>58112000</v>
       </c>
       <c r="J9">
         <v>28458000</v>
       </c>
       <c r="K9">
         <v>52670000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">TELA Bio, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:31:31.319Z</t>
+          <t xml:space="preserve">2026-10-17T06:32:21.732Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001561921</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>80275000</v>
       </c>
       <c r="C10">
         <v>-38800000</v>
       </c>
       <c r="D10">
         <v>-0.83</v>
       </c>
       <c r="E10">
         <v>-28219000</v>
@@ -526,37 +526,37 @@
       <c r="F10">
         <v>448000</v>
       </c>
       <c r="G10">
         <v>-28667000</v>
       </c>
       <c r="H10">
         <v>81418000</v>
       </c>
       <c r="I10">
         <v>75105000</v>
       </c>
       <c r="J10">
         <v>6313000</v>
       </c>
       <c r="K10">
         <v>50845000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">TELA Bio, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:31:31.319Z</t>
+          <t xml:space="preserve">2026-10-17T06:32:21.732Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001561921</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>