--- v0 (2026-08-17)
+++ v1 (2026-10-26)
@@ -76,337 +76,687 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-06-30</t>
         </is>
       </c>
       <c r="B2">
         <v>2089132000</v>
       </c>
       <c r="C2">
         <v>-578979000</v>
       </c>
       <c r="D2">
         <v>-2.32</v>
       </c>
       <c r="E2">
         <v>789960000</v>
       </c>
       <c r="F2">
         <v>31520000</v>
       </c>
       <c r="G2">
         <v>758440000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>313262000</v>
       </c>
       <c r="K2">
         <v>919227000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Atlassian Corporation</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:50:15.646Z</t>
+          <t xml:space="preserve">2026-10-26T04:56:16.985Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001650372</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-06-30</t>
         </is>
       </c>
       <c r="B3">
         <v>2802882000</v>
       </c>
       <c r="C3">
         <v>-519510000</v>
       </c>
       <c r="D3">
         <v>-2.05</v>
       </c>
       <c r="E3">
         <v>821044000</v>
       </c>
       <c r="F3">
         <v>70583000</v>
       </c>
       <c r="G3">
         <v>750461000</v>
       </c>
       <c r="H3">
         <v>3326830000</v>
       </c>
       <c r="I3">
         <v>2999458000</v>
       </c>
       <c r="J3">
         <v>327372000</v>
       </c>
       <c r="K3">
         <v>1385265000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Atlassian Corporation</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:50:15.646Z</t>
+          <t xml:space="preserve">2026-10-26T04:56:16.985Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001650372</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-06-30</t>
         </is>
       </c>
       <c r="B4">
         <v>3534647000</v>
       </c>
       <c r="C4">
-        <v>-486761000</v>
+        <v>-486800000</v>
       </c>
       <c r="D4">
         <v>-1.9</v>
       </c>
       <c r="E4">
         <v>868111000</v>
       </c>
       <c r="F4">
         <v>25812000</v>
       </c>
       <c r="G4">
         <v>842299000</v>
       </c>
       <c r="H4">
         <v>4106779000</v>
       </c>
       <c r="I4">
         <v>3452107000</v>
       </c>
       <c r="J4">
         <v>654672000</v>
       </c>
       <c r="K4">
         <v>2102550000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Atlassian Corporation</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:50:15.646Z</t>
+          <t xml:space="preserve">2026-10-26T04:56:16.985Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001650372</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-06-30</t>
         </is>
       </c>
       <c r="B5">
         <v>4358603000</v>
       </c>
       <c r="C5">
-        <v>-300519000</v>
+        <v>-300500000</v>
       </c>
       <c r="D5">
         <v>-1.16</v>
       </c>
       <c r="E5">
         <v>1448159000</v>
       </c>
       <c r="F5">
         <v>33112000</v>
       </c>
       <c r="G5">
         <v>1415047000</v>
       </c>
       <c r="H5">
         <v>5212133000</v>
       </c>
       <c r="I5">
         <v>4179282000</v>
       </c>
       <c r="J5">
         <v>1032851000</v>
       </c>
       <c r="K5">
         <v>2176930000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Atlassian Corporation</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:50:15.646Z</t>
+          <t xml:space="preserve">2026-10-26T04:56:16.985Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001650372</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-06-30</t>
         </is>
       </c>
       <c r="B6">
         <v>5215304000</v>
       </c>
       <c r="C6">
-        <v>-256687000</v>
+        <v>-256700000</v>
       </c>
       <c r="D6">
         <v>-0.98</v>
       </c>
       <c r="E6">
         <v>1460393000</v>
       </c>
       <c r="F6">
         <v>44850000</v>
       </c>
       <c r="G6">
         <v>1415543000</v>
       </c>
       <c r="H6">
         <v>6041970000</v>
       </c>
       <c r="I6">
         <v>4696316000</v>
       </c>
       <c r="J6">
         <v>1345654000</v>
       </c>
       <c r="K6">
         <v>2512874000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Atlassian Corporation</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:50:15.646Z</t>
+          <t xml:space="preserve">2026-10-26T04:56:16.985Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001650372</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-06-30</t>
         </is>
       </c>
       <c r="B7">
         <v>6572308000</v>
       </c>
       <c r="C7">
-        <v>-53828000</v>
+        <v>-53800000</v>
       </c>
       <c r="D7">
         <v>-0.21</v>
       </c>
       <c r="E7">
         <v>1353135000</v>
       </c>
       <c r="F7">
         <v>34060000</v>
       </c>
       <c r="G7">
         <v>1319075000</v>
       </c>
       <c r="H7">
         <v>6103529000</v>
       </c>
       <c r="I7">
         <v>5045087000</v>
       </c>
       <c r="J7">
         <v>1058442000</v>
       </c>
       <c r="K7">
         <v>1239512000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Atlassian Corporation</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:50:15.646Z</t>
+          <t xml:space="preserve">2026-10-26T04:56:16.985Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001650372</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>