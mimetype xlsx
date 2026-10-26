--- v0 (2026-08-28)
+++ v1 (2026-10-26)
@@ -76,551 +76,1107 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>315606000</v>
       </c>
       <c r="C2">
         <v>-646685000</v>
       </c>
       <c r="D2">
         <v>-26.2</v>
       </c>
       <c r="E2">
         <v>138366000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>120895000</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">TALOS ENERGY INC.</t>
+          <t xml:space="preserve">Talos Energy Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:23:00.179Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:11.490Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001724965</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2"/>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>258754000</v>
       </c>
       <c r="C3">
         <v>-208087000</v>
       </c>
       <c r="D3">
         <v>-7.99</v>
       </c>
       <c r="E3">
         <v>116123000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>1212298000</v>
       </c>
       <c r="I3">
         <v>1205312000</v>
       </c>
       <c r="J3">
         <v>6986000</v>
       </c>
       <c r="K3">
         <v>32231000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">TALOS ENERGY INC.</t>
+          <t xml:space="preserve">Talos Energy Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:23:00.179Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:11.490Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001724965</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3"/>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>412828000</v>
       </c>
       <c r="C4">
         <v>-62868000</v>
       </c>
       <c r="D4">
         <v>-2.01</v>
       </c>
       <c r="E4">
         <v>176053000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>1239293000</v>
       </c>
       <c r="I4">
         <v>1293380000</v>
       </c>
       <c r="J4">
         <v>-54087000</v>
       </c>
       <c r="K4">
         <v>32191000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">TALOS ENERGY INC.</t>
+          <t xml:space="preserve">Talos Energy Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:23:00.179Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:11.490Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001724965</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4"/>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>891288000</v>
       </c>
       <c r="C5">
         <v>221540000</v>
       </c>
       <c r="D5">
         <v>4.81</v>
       </c>
       <c r="E5">
         <v>263445000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>2479986000</v>
       </c>
       <c r="I5">
         <v>1472490000</v>
       </c>
       <c r="J5">
         <v>1007496000</v>
       </c>
       <c r="K5">
         <v>139914000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">TALOS ENERGY INC.</t>
+          <t xml:space="preserve">Talos Energy Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:23:00.179Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:11.490Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001724965</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5"/>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>908064000</v>
       </c>
       <c r="C6">
         <v>58729000</v>
       </c>
       <c r="D6">
         <v>1.08</v>
       </c>
       <c r="E6">
         <v>393733000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>2589482000</v>
       </c>
       <c r="I6">
         <v>1511205000</v>
       </c>
       <c r="J6">
         <v>1078277000</v>
       </c>
       <c r="K6">
         <v>87022000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">TALOS ENERGY INC.</t>
+          <t xml:space="preserve">Talos Energy Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:23:00.179Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:11.490Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001724965</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6"/>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>575936000</v>
       </c>
       <c r="C7">
         <v>-465605000</v>
       </c>
       <c r="D7">
         <v>-6.88</v>
       </c>
       <c r="E7">
         <v>301923000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>2834546000</v>
       </c>
       <c r="I7">
         <v>1907945000</v>
       </c>
       <c r="J7">
         <v>926601000</v>
       </c>
       <c r="K7">
         <v>34233000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">TALOS ENERGY INC.</t>
+          <t xml:space="preserve">Talos Energy Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:23:00.179Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:11.490Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001724965</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7"/>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>1244540000</v>
       </c>
       <c r="C8">
         <v>-183000000</v>
       </c>
       <c r="D8">
         <v>-2.24</v>
       </c>
       <c r="E8">
         <v>411388000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>2766815000</v>
       </c>
       <c r="I8">
         <v>2006162000</v>
       </c>
       <c r="J8">
         <v>760653000</v>
       </c>
       <c r="K8">
         <v>69852000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">TALOS ENERGY INC.</t>
+          <t xml:space="preserve">Talos Energy Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:23:00.179Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:11.490Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001724965</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8"/>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>1651980000</v>
       </c>
       <c r="C9">
         <v>382000000</v>
       </c>
       <c r="D9">
         <v>4.56</v>
       </c>
       <c r="E9">
         <v>709739000</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>3058626000</v>
       </c>
       <c r="I9">
         <v>1893050000</v>
       </c>
       <c r="J9">
         <v>1165576000</v>
       </c>
       <c r="K9">
         <v>44145000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">TALOS ENERGY INC.</t>
+          <t xml:space="preserve">Talos Energy Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:23:00.179Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:11.490Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001724965</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9"/>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>1457886000</v>
       </c>
       <c r="C10">
         <v>187000000</v>
       </c>
       <c r="D10">
         <v>1.55</v>
       </c>
       <c r="E10">
         <v>519069000</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>4816309000</v>
       </c>
       <c r="I10">
         <v>2661158000</v>
       </c>
       <c r="J10">
         <v>2155151000</v>
       </c>
       <c r="K10">
         <v>33637000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">TALOS ENERGY INC.</t>
+          <t xml:space="preserve">Talos Energy Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:23:00.179Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:11.490Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001724965</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10"/>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>1973568000</v>
       </c>
       <c r="C11">
         <v>-76400000</v>
       </c>
       <c r="D11">
         <v>-0.44</v>
       </c>
       <c r="E11">
         <v>962593000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>6191795000</v>
       </c>
       <c r="I11">
         <v>3432090000</v>
       </c>
       <c r="J11">
         <v>2759705000</v>
       </c>
       <c r="K11">
         <v>108172000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">TALOS ENERGY INC.</t>
+          <t xml:space="preserve">Talos Energy Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:23:00.179Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:11.490Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001724965</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11"/>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>1780070000</v>
       </c>
       <c r="C12">
         <v>-494300000</v>
       </c>
       <c r="D12">
         <v>-2.82</v>
       </c>
       <c r="E12">
         <v>935826000</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>5552057000</v>
       </c>
       <c r="I12">
         <v>3383934000</v>
       </c>
       <c r="J12">
         <v>2167984000</v>
       </c>
       <c r="K12">
         <v>362809000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t xml:space="preserve">TALOS ENERGY INC.</t>
+          <t xml:space="preserve">Talos Energy Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:23:00.179Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:11.490Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001724965</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12"/>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>