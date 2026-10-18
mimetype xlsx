--- v0 (2026-08-16)
+++ v1 (2026-10-18)
@@ -115,198 +115,198 @@
         <v>-0.7</v>
       </c>
       <c r="E2">
         <v>-2244065</v>
       </c>
       <c r="F2">
         <v>121260</v>
       </c>
       <c r="G2">
         <v>-2365325</v>
       </c>
       <c r="H2">
         <v>2319642</v>
       </c>
       <c r="I2">
         <v>1609544</v>
       </c>
       <c r="J2">
         <v>710098</v>
       </c>
       <c r="K2">
         <v>3344</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Syra Health Corp</t>
+          <t xml:space="preserve">SYRA     HEALTH CORP.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:56:09.317Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:32.518Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001922335</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>5515144</v>
       </c>
       <c r="C3">
         <v>-2938343</v>
       </c>
       <c r="D3">
         <v>-0.6</v>
       </c>
       <c r="E3">
         <v>-2759068</v>
       </c>
       <c r="F3">
         <v>15251</v>
       </c>
       <c r="G3">
         <v>-2774319</v>
       </c>
       <c r="H3">
         <v>4923283</v>
       </c>
       <c r="I3">
         <v>910072</v>
       </c>
       <c r="J3">
         <v>4013211</v>
       </c>
       <c r="K3">
         <v>3280075</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Syra Health Corp</t>
+          <t xml:space="preserve">SYRA     HEALTH CORP.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:56:09.317Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:32.518Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001922335</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>7982082</v>
       </c>
       <c r="C4">
         <v>-3759238</v>
       </c>
       <c r="D4">
         <v>-0.5</v>
       </c>
       <c r="E4">
         <v>-2932033</v>
       </c>
       <c r="F4">
         <v>11111</v>
       </c>
       <c r="G4">
         <v>-2943144</v>
       </c>
       <c r="H4">
         <v>3679332</v>
       </c>
       <c r="I4">
         <v>800761</v>
       </c>
       <c r="J4">
         <v>2878571</v>
       </c>
       <c r="K4">
         <v>2395405</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Syra Health Corp</t>
+          <t xml:space="preserve">SYRA     HEALTH CORP.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:56:09.317Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:32.518Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001922335</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>7225973</v>
       </c>
       <c r="C5">
         <v>-896333</v>
       </c>
       <c r="D5">
         <v>-0.08</v>
       </c>
       <c r="E5">
         <v>-447746</v>
       </c>
       <c r="F5">
         <v>107</v>
       </c>
       <c r="G5">
         <v>-447853</v>
       </c>
       <c r="H5">
         <v>2772917</v>
       </c>
       <c r="I5">
         <v>674739</v>
       </c>
       <c r="J5">
         <v>2098178</v>
       </c>
       <c r="K5">
         <v>1614733</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Syra Health Corp</t>
+          <t xml:space="preserve">SYRA     HEALTH CORP.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:56:09.317Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:32.518Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001922335</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>