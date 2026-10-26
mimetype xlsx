--- v0 (2026-08-18)
+++ v1 (2026-10-26)
@@ -76,749 +76,1489 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-06-30</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>30905000</v>
       </c>
       <c r="D2">
         <v>2.42</v>
       </c>
       <c r="E2">
         <v>43666000</v>
       </c>
       <c r="F2">
         <v>9936000</v>
       </c>
       <c r="G2">
         <v>33730000</v>
       </c>
       <c r="H2">
         <v>479811000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>242907000</v>
       </c>
       <c r="K2">
         <v>54749000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">STANDEX INTERNATIONAL CORP/DE/</t>
+          <t xml:space="preserve">STANDEX INTERNATIONAL CORPORATION</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:50:02.791Z</t>
+          <t xml:space="preserve">2026-10-26T05:26:15.642Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000310354</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2"/>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-06-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>44848000</v>
       </c>
       <c r="D3">
         <v>3.51</v>
       </c>
       <c r="E3">
         <v>60181000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>510573000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>290988000</v>
       </c>
       <c r="K3">
         <v>51064000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">STANDEX INTERNATIONAL CORP/DE/</t>
+          <t xml:space="preserve">STANDEX INTERNATIONAL CORPORATION</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:50:02.791Z</t>
+          <t xml:space="preserve">2026-10-26T05:26:15.642Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000310354</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3"/>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-06-30</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>42866000</v>
       </c>
       <c r="D4">
         <v>3.35</v>
       </c>
       <c r="E4">
         <v>70299000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>578160000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>340726000</v>
       </c>
       <c r="K4">
         <v>74260000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">STANDEX INTERNATIONAL CORP/DE/</t>
+          <t xml:space="preserve">STANDEX INTERNATIONAL CORPORATION</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:50:02.791Z</t>
+          <t xml:space="preserve">2026-10-26T05:26:15.642Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000310354</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4"/>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-06-30</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>54743000</v>
       </c>
       <c r="D5">
         <v>4.27</v>
       </c>
       <c r="E5">
         <v>64039000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>659063000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>348570000</v>
       </c>
       <c r="K5">
         <v>96128000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">STANDEX INTERNATIONAL CORP/DE/</t>
+          <t xml:space="preserve">STANDEX INTERNATIONAL CORPORATION</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:50:02.791Z</t>
+          <t xml:space="preserve">2026-10-26T05:26:15.642Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000310354</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5"/>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-06-30</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>52056000</v>
       </c>
       <c r="D6">
         <v>4.08</v>
       </c>
       <c r="E6">
         <v>80324000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>690457000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>369959000</v>
       </c>
       <c r="K6">
         <v>121988000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">STANDEX INTERNATIONAL CORP/DE/</t>
+          <t xml:space="preserve">STANDEX INTERNATIONAL CORPORATION</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:50:02.791Z</t>
+          <t xml:space="preserve">2026-10-26T05:26:15.642Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000310354</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6"/>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-06-30</t>
         </is>
       </c>
       <c r="B7">
         <v>647885000</v>
       </c>
       <c r="C7">
         <v>46545000</v>
       </c>
       <c r="D7">
         <v>3.65</v>
       </c>
       <c r="E7">
         <v>63439000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>867676000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>408664000</v>
       </c>
       <c r="K7">
         <v>88566000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">STANDEX INTERNATIONAL CORP/DE/</t>
+          <t xml:space="preserve">STANDEX INTERNATIONAL CORPORATION</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:50:02.791Z</t>
+          <t xml:space="preserve">2026-10-26T05:26:15.642Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000310354</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7"/>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-06-30</t>
         </is>
       </c>
       <c r="B8">
         <v>595515000</v>
       </c>
       <c r="C8">
         <v>36604000</v>
       </c>
       <c r="D8">
         <v>2.86</v>
       </c>
       <c r="E8">
         <v>64925000</v>
       </c>
       <c r="F8">
         <v>23567000</v>
       </c>
       <c r="G8">
         <v>41358000</v>
       </c>
       <c r="H8">
         <v>916937000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>450795000</v>
       </c>
       <c r="K8">
         <v>109602000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">STANDEX INTERNATIONAL CORP/DE/</t>
+          <t xml:space="preserve">STANDEX INTERNATIONAL CORPORATION</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:50:02.791Z</t>
+          <t xml:space="preserve">2026-10-26T05:26:15.642Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000310354</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8"/>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-06-30</t>
         </is>
       </c>
       <c r="B9">
         <v>639931000</v>
       </c>
       <c r="C9">
         <v>67914000</v>
       </c>
       <c r="D9">
         <v>5.38</v>
       </c>
       <c r="E9">
         <v>73346000</v>
       </c>
       <c r="F9">
         <v>32507000</v>
       </c>
       <c r="G9">
         <v>40839000</v>
       </c>
       <c r="H9">
         <v>921889000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>464313000</v>
       </c>
       <c r="K9">
         <v>93145000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">STANDEX INTERNATIONAL CORP/DE/</t>
+          <t xml:space="preserve">STANDEX INTERNATIONAL CORPORATION</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:50:02.791Z</t>
+          <t xml:space="preserve">2026-10-26T05:26:15.642Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000310354</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9"/>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-06-30</t>
         </is>
       </c>
       <c r="B10">
         <v>604535000</v>
       </c>
       <c r="C10">
         <v>20188000</v>
       </c>
       <c r="D10">
         <v>1.63</v>
       </c>
       <c r="E10">
         <v>47242000</v>
       </c>
       <c r="F10">
         <v>21521000</v>
       </c>
       <c r="G10">
         <v>25721000</v>
       </c>
       <c r="H10">
         <v>930878000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>461632000</v>
       </c>
       <c r="K10">
         <v>118809000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">STANDEX INTERNATIONAL CORP/DE/</t>
+          <t xml:space="preserve">STANDEX INTERNATIONAL CORPORATION</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:50:02.791Z</t>
+          <t xml:space="preserve">2026-10-26T05:26:15.642Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000310354</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10"/>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-06-30</t>
         </is>
       </c>
       <c r="B11">
         <v>656232000</v>
       </c>
       <c r="C11">
         <v>36473000</v>
       </c>
       <c r="D11">
         <v>2.97</v>
       </c>
       <c r="E11">
         <v>83582000</v>
       </c>
       <c r="F11">
         <v>21752000</v>
       </c>
       <c r="G11">
         <v>61830000</v>
       </c>
       <c r="H11">
         <v>962223000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>506425000</v>
       </c>
       <c r="K11">
         <v>136367000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">STANDEX INTERNATIONAL CORP/DE/</t>
+          <t xml:space="preserve">STANDEX INTERNATIONAL CORPORATION</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:50:02.791Z</t>
+          <t xml:space="preserve">2026-10-26T05:26:15.642Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000310354</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11"/>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-06-30</t>
         </is>
       </c>
       <c r="B12">
         <v>735339000</v>
       </c>
       <c r="C12">
         <v>61393000</v>
       </c>
       <c r="D12">
         <v>5.06</v>
       </c>
       <c r="E12">
         <v>77716000</v>
       </c>
       <c r="F12">
         <v>23891000</v>
       </c>
       <c r="G12">
         <v>53825000</v>
       </c>
       <c r="H12">
         <v>934439000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>499343000</v>
       </c>
       <c r="K12">
         <v>104844000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t xml:space="preserve">STANDEX INTERNATIONAL CORP/DE/</t>
+          <t xml:space="preserve">STANDEX INTERNATIONAL CORPORATION</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:50:02.791Z</t>
+          <t xml:space="preserve">2026-10-26T05:26:15.642Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000310354</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12"/>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-06-30</t>
         </is>
       </c>
       <c r="B13">
         <v>741048000</v>
       </c>
       <c r="C13">
         <v>138992000</v>
       </c>
       <c r="D13">
         <v>11.58</v>
       </c>
       <c r="E13">
         <v>90801000</v>
       </c>
       <c r="F13">
         <v>24270000</v>
       </c>
       <c r="G13">
         <v>66531000</v>
       </c>
       <c r="H13">
         <v>1024929000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>607449000</v>
       </c>
       <c r="K13">
         <v>195706000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t xml:space="preserve">STANDEX INTERNATIONAL CORP/DE/</t>
+          <t xml:space="preserve">STANDEX INTERNATIONAL CORPORATION</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:50:02.791Z</t>
+          <t xml:space="preserve">2026-10-26T05:26:15.642Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000310354</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13"/>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-06-30</t>
         </is>
       </c>
       <c r="B14">
         <v>720635000</v>
       </c>
       <c r="C14">
         <v>73074000</v>
       </c>
       <c r="D14">
         <v>6.14</v>
       </c>
       <c r="E14">
         <v>92656000</v>
       </c>
       <c r="F14">
         <v>20298000</v>
       </c>
       <c r="G14">
         <v>72358000</v>
       </c>
       <c r="H14">
         <v>1005057000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>621503000</v>
       </c>
       <c r="K14">
         <v>154203000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t xml:space="preserve">STANDEX INTERNATIONAL CORP/DE/</t>
+          <t xml:space="preserve">STANDEX INTERNATIONAL CORPORATION</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:50:02.791Z</t>
+          <t xml:space="preserve">2026-10-26T05:26:15.642Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000310354</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14"/>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-06-30</t>
         </is>
       </c>
       <c r="B15">
         <v>790107000</v>
       </c>
       <c r="C15">
-        <v>55760000</v>
+        <v>57684000</v>
       </c>
       <c r="D15">
         <v>4.64</v>
       </c>
       <c r="E15">
         <v>69595000</v>
       </c>
       <c r="F15">
         <v>28343000</v>
       </c>
       <c r="G15">
         <v>41252000</v>
       </c>
       <c r="H15">
         <v>1566880000</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>711677000</v>
       </c>
       <c r="K15">
         <v>104542000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t xml:space="preserve">STANDEX INTERNATIONAL CORP/DE/</t>
+          <t xml:space="preserve">STANDEX INTERNATIONAL CORPORATION</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:50:02.791Z</t>
+          <t xml:space="preserve">2026-10-26T05:26:15.642Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000310354</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15"/>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-06-30</t>
         </is>
       </c>
       <c r="B16">
         <v>891597000</v>
       </c>
       <c r="C16">
         <v>104632000</v>
       </c>
       <c r="D16">
         <v>8.67</v>
       </c>
       <c r="E16">
         <v>89563000</v>
       </c>
       <c r="F16">
         <v>25199000</v>
       </c>
       <c r="G16">
         <v>64364000</v>
       </c>
       <c r="H16">
         <v>1585708000</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>755214000</v>
       </c>
       <c r="K16">
         <v>178734000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t xml:space="preserve">STANDEX INTERNATIONAL CORP/DE/</t>
+          <t xml:space="preserve">STANDEX INTERNATIONAL CORPORATION</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:50:02.791Z</t>
+          <t xml:space="preserve">2026-10-26T05:26:15.642Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000310354</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16"/>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>