--- v0 (2026-08-17)
+++ v1 (2026-10-04)
@@ -114,321 +114,321 @@
       </c>
       <c r="E2">
         <v>365818000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>1890389000</v>
       </c>
       <c r="I2">
         <v>281294000</v>
       </c>
       <c r="J2">
         <v>1609300000</v>
       </c>
       <c r="K2">
         <v>410800000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">SKYWORKS SOLUTIONS, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:58.483Z</t>
+          <t xml:space="preserve">2026-10-04T05:59:17.976Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000004127</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-09-28</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>202000000</v>
       </c>
       <c r="D3">
         <v>1.05</v>
       </c>
       <c r="E3">
         <v>285239000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>2136600000</v>
       </c>
       <c r="I3">
         <v>231100000</v>
       </c>
       <c r="J3">
         <v>1905500000</v>
       </c>
       <c r="K3">
         <v>307100000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">SKYWORKS SOLUTIONS, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:58.483Z</t>
+          <t xml:space="preserve">2026-10-04T05:59:17.976Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000004127</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-09-27</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>278100000</v>
       </c>
       <c r="D4">
         <v>1.45</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>2333100000</v>
       </c>
       <c r="I4">
         <v>232000000</v>
       </c>
       <c r="J4">
         <v>2101100000</v>
       </c>
       <c r="K4">
         <v>511100000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">SKYWORKS SOLUTIONS, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:58.483Z</t>
+          <t xml:space="preserve">2026-10-04T05:59:17.976Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000004127</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-10-03</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>457700000</v>
       </c>
       <c r="D5">
         <v>2.38</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>2973800000</v>
       </c>
       <c r="I5">
         <v>441400000</v>
       </c>
       <c r="J5">
         <v>2532400000</v>
       </c>
       <c r="K5">
         <v>1083800000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">SKYWORKS SOLUTIONS, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:58.483Z</t>
+          <t xml:space="preserve">2026-10-04T05:59:17.976Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000004127</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-10-02</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>798300000</v>
       </c>
       <c r="D6">
         <v>4.1</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>3719400000</v>
       </c>
       <c r="I6">
         <v>560200000</v>
       </c>
       <c r="J6">
         <v>3159200000</v>
       </c>
       <c r="K6">
         <v>1083800000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">SKYWORKS SOLUTIONS, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:58.483Z</t>
+          <t xml:space="preserve">2026-10-04T05:59:17.976Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000004127</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-09-30</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>995200000</v>
       </c>
       <c r="D7">
         <v>5.18</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>3855400000</v>
       </c>
       <c r="I7">
         <v>314000000</v>
       </c>
       <c r="J7">
         <v>3541400000</v>
       </c>
       <c r="K7">
         <v>1083800000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">SKYWORKS SOLUTIONS, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:58.483Z</t>
+          <t xml:space="preserve">2026-10-04T05:59:17.976Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000004127</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-09-29</t>
         </is>
       </c>
       <c r="B8">
         <v>3651400000</v>
       </c>
       <c r="C8">
         <v>1010200000</v>
       </c>
       <c r="D8">
         <v>5.41</v>
       </c>
       <c r="E8">
         <v>1456300000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>4573600000</v>
       </c>
       <c r="I8">
         <v>507900000</v>
       </c>
       <c r="J8">
         <v>4065700000</v>
       </c>
       <c r="K8">
         <v>1616800000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">SKYWORKS SOLUTIONS, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:58.483Z</t>
+          <t xml:space="preserve">2026-10-04T05:59:17.976Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000004127</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-09-28</t>
         </is>
       </c>
       <c r="B9">
         <v>3868000000</v>
       </c>
       <c r="C9">
         <v>918400000</v>
       </c>
       <c r="D9">
         <v>5.01</v>
       </c>
       <c r="E9">
         <v>1260600000</v>
@@ -436,51 +436,51 @@
       <c r="F9">
         <v>422300000</v>
       </c>
       <c r="G9">
         <v>838300000</v>
       </c>
       <c r="H9">
         <v>4828900000</v>
       </c>
       <c r="I9">
         <v>731900000</v>
       </c>
       <c r="J9">
         <v>4097000000</v>
       </c>
       <c r="K9">
         <v>733300000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">SKYWORKS SOLUTIONS, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:58.483Z</t>
+          <t xml:space="preserve">2026-10-04T05:59:17.976Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000004127</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-09-27</t>
         </is>
       </c>
       <c r="B10">
         <v>3376800000</v>
       </c>
       <c r="C10">
         <v>853600000</v>
       </c>
       <c r="D10">
         <v>4.89</v>
       </c>
       <c r="E10">
         <v>1367400000</v>
@@ -488,51 +488,51 @@
       <c r="F10">
         <v>398400000</v>
       </c>
       <c r="G10">
         <v>969000000</v>
       </c>
       <c r="H10">
         <v>4839600000</v>
       </c>
       <c r="I10">
         <v>717300000</v>
       </c>
       <c r="J10">
         <v>4122300000</v>
       </c>
       <c r="K10">
         <v>851300000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">SKYWORKS SOLUTIONS, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:58.483Z</t>
+          <t xml:space="preserve">2026-10-04T05:59:17.976Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000004127</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-10-02</t>
         </is>
       </c>
       <c r="B11">
         <v>3355700000</v>
       </c>
       <c r="C11">
         <v>814800000</v>
       </c>
       <c r="D11">
         <v>4.8</v>
       </c>
       <c r="E11">
         <v>1204500000</v>
@@ -540,51 +540,51 @@
       <c r="F11">
         <v>389400000</v>
       </c>
       <c r="G11">
         <v>815100000</v>
       </c>
       <c r="H11">
         <v>5106700000</v>
       </c>
       <c r="I11">
         <v>942500000</v>
       </c>
       <c r="J11">
         <v>4164200000</v>
       </c>
       <c r="K11">
         <v>566700000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">SKYWORKS SOLUTIONS, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:58.483Z</t>
+          <t xml:space="preserve">2026-10-04T05:59:17.976Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000004127</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-10-01</t>
         </is>
       </c>
       <c r="B12">
         <v>5109100000</v>
       </c>
       <c r="C12">
         <v>1498300000</v>
       </c>
       <c r="D12">
         <v>8.97</v>
       </c>
       <c r="E12">
         <v>1772000000</v>
@@ -592,51 +592,51 @@
       <c r="F12">
         <v>637800000</v>
       </c>
       <c r="G12">
         <v>1134200000</v>
       </c>
       <c r="H12">
         <v>8590700000</v>
       </c>
       <c r="I12">
         <v>3293600000</v>
       </c>
       <c r="J12">
         <v>5297100000</v>
       </c>
       <c r="K12">
         <v>882900000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">SKYWORKS SOLUTIONS, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:58.483Z</t>
+          <t xml:space="preserve">2026-10-04T05:59:17.976Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000004127</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-09-30</t>
         </is>
       </c>
       <c r="B13">
         <v>5485500000</v>
       </c>
       <c r="C13">
         <v>1275200000</v>
       </c>
       <c r="D13">
         <v>7.81</v>
       </c>
       <c r="E13">
         <v>1424600000</v>
@@ -644,51 +644,51 @@
       <c r="F13">
         <v>489400000</v>
       </c>
       <c r="G13">
         <v>935200000</v>
       </c>
       <c r="H13">
         <v>8873800000</v>
       </c>
       <c r="I13">
         <v>3404800000</v>
       </c>
       <c r="J13">
         <v>5469000000</v>
       </c>
       <c r="K13">
         <v>566000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">SKYWORKS SOLUTIONS, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:58.483Z</t>
+          <t xml:space="preserve">2026-10-04T05:59:17.976Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000004127</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-09-29</t>
         </is>
       </c>
       <c r="B14">
         <v>4772400000</v>
       </c>
       <c r="C14">
         <v>982800000</v>
       </c>
       <c r="D14">
         <v>6.13</v>
       </c>
       <c r="E14">
         <v>1856400000</v>
@@ -696,51 +696,51 @@
       <c r="F14">
         <v>210300000</v>
       </c>
       <c r="G14">
         <v>1646100000</v>
       </c>
       <c r="H14">
         <v>8426700000</v>
       </c>
       <c r="I14">
         <v>2344000000</v>
       </c>
       <c r="J14">
         <v>6082700000</v>
       </c>
       <c r="K14">
         <v>718800000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">SKYWORKS SOLUTIONS, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:58.483Z</t>
+          <t xml:space="preserve">2026-10-04T05:59:17.976Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000004127</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-09-27</t>
         </is>
       </c>
       <c r="B15">
         <v>4178000000</v>
       </c>
       <c r="C15">
         <v>596000000</v>
       </c>
       <c r="D15">
         <v>3.69</v>
       </c>
       <c r="E15">
         <v>1824700000</v>
@@ -748,51 +748,51 @@
       <c r="F15">
         <v>157000000</v>
       </c>
       <c r="G15">
         <v>1667700000</v>
       </c>
       <c r="H15">
         <v>8283300000</v>
       </c>
       <c r="I15">
         <v>1946600000</v>
       </c>
       <c r="J15">
         <v>6336700000</v>
       </c>
       <c r="K15">
         <v>1368600000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">SKYWORKS SOLUTIONS, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:58.483Z</t>
+          <t xml:space="preserve">2026-10-04T05:59:17.976Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000004127</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-10-03</t>
         </is>
       </c>
       <c r="B16">
         <v>4086900000</v>
       </c>
       <c r="C16">
         <v>477100000</v>
       </c>
       <c r="D16">
         <v>3.08</v>
       </c>
       <c r="E16">
         <v>1300800000</v>
@@ -800,37 +800,37 @@
       <c r="F16">
         <v>195000000</v>
       </c>
       <c r="G16">
         <v>1105800000</v>
       </c>
       <c r="H16">
         <v>7917000000</v>
       </c>
       <c r="I16">
         <v>2159900000</v>
       </c>
       <c r="J16">
         <v>5757100000</v>
       </c>
       <c r="K16">
         <v>1161300000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">SKYWORKS SOLUTIONS, INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:58.483Z</t>
+          <t xml:space="preserve">2026-10-04T05:59:17.976Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000004127</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>