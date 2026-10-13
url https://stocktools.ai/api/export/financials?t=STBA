--- v0 (2026-08-29)
+++ v1 (2026-10-13)
@@ -118,737 +118,737 @@
       <c r="F2">
         <v>2531000</v>
       </c>
       <c r="G2">
         <v>71371000</v>
       </c>
       <c r="H2">
         <v>4119994000</v>
       </c>
       <c r="I2">
         <v>3629468000</v>
       </c>
       <c r="J2">
         <v>490526000</v>
       </c>
       <c r="K2">
         <v>270526000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">S&amp;T BANCORP INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:38.783Z</t>
+          <t xml:space="preserve">2026-10-13T11:32:32.892Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719220</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>34200000</v>
       </c>
       <c r="D3">
         <v>1.18</v>
       </c>
       <c r="E3">
         <v>83890000</v>
       </c>
       <c r="F3">
         <v>2179000</v>
       </c>
       <c r="G3">
         <v>81711000</v>
       </c>
       <c r="H3">
         <v>4526702000</v>
       </c>
       <c r="I3">
         <v>3989280000</v>
       </c>
       <c r="J3">
         <v>537422000</v>
       </c>
       <c r="K3">
         <v>337711000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">S&amp;T BANCORP INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:38.783Z</t>
+          <t xml:space="preserve">2026-10-13T11:32:32.892Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719220</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>50539000</v>
       </c>
       <c r="D4">
         <v>1.7</v>
       </c>
       <c r="E4">
         <v>86076000</v>
       </c>
       <c r="F4">
         <v>2833000</v>
       </c>
       <c r="G4">
         <v>83243000</v>
       </c>
       <c r="H4">
         <v>4533190000</v>
       </c>
       <c r="I4">
         <v>3961884000</v>
       </c>
       <c r="J4">
         <v>571306000</v>
       </c>
       <c r="K4">
         <v>108356000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">S&amp;T BANCORP INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:38.783Z</t>
+          <t xml:space="preserve">2026-10-13T11:32:32.892Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719220</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>57910000</v>
       </c>
       <c r="D5">
         <v>1.95</v>
       </c>
       <c r="E5">
         <v>78103000</v>
       </c>
       <c r="F5">
         <v>5079000</v>
       </c>
       <c r="G5">
         <v>73024000</v>
       </c>
       <c r="H5">
         <v>4964686000</v>
       </c>
       <c r="I5">
         <v>4356297000</v>
       </c>
       <c r="J5">
         <v>608389000</v>
       </c>
       <c r="K5">
         <v>109580000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">S&amp;T BANCORP INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:38.783Z</t>
+          <t xml:space="preserve">2026-10-13T11:32:32.892Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719220</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>67081000</v>
       </c>
       <c r="D6">
         <v>1.98</v>
       </c>
       <c r="E6">
         <v>60584000</v>
       </c>
       <c r="F6">
         <v>5133000</v>
       </c>
       <c r="G6">
         <v>55451000</v>
       </c>
       <c r="H6">
         <v>6318354000</v>
       </c>
       <c r="I6">
         <v>5526117000</v>
       </c>
       <c r="J6">
         <v>792237000</v>
       </c>
       <c r="K6">
         <v>99399000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">S&amp;T BANCORP INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:38.783Z</t>
+          <t xml:space="preserve">2026-10-13T11:32:32.892Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719220</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>71392000</v>
       </c>
       <c r="D7">
         <v>2.05</v>
       </c>
       <c r="E7">
         <v>96805000</v>
       </c>
       <c r="F7">
         <v>3560000</v>
       </c>
       <c r="G7">
         <v>93245000</v>
       </c>
       <c r="H7">
         <v>6943053000</v>
       </c>
       <c r="I7">
         <v>6101097000</v>
       </c>
       <c r="J7">
         <v>841956000</v>
       </c>
       <c r="K7">
         <v>139486000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">S&amp;T BANCORP INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:38.783Z</t>
+          <t xml:space="preserve">2026-10-13T11:32:32.892Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719220</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>72968000</v>
       </c>
       <c r="D8">
         <v>2.09</v>
       </c>
       <c r="E8">
         <v>114236000</v>
       </c>
       <c r="F8">
         <v>4694000</v>
       </c>
       <c r="G8">
         <v>109542000</v>
       </c>
       <c r="H8">
         <v>7060255000</v>
       </c>
       <c r="I8">
         <v>6176224000</v>
       </c>
       <c r="J8">
         <v>884031000</v>
       </c>
       <c r="K8">
         <v>117152000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">S&amp;T BANCORP INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:38.783Z</t>
+          <t xml:space="preserve">2026-10-13T11:32:32.892Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719220</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>105334000</v>
       </c>
       <c r="D9">
         <v>3.01</v>
       </c>
       <c r="E9">
         <v>128017000</v>
       </c>
       <c r="F9">
         <v>4172000</v>
       </c>
       <c r="G9">
         <v>123845000</v>
       </c>
       <c r="H9">
         <v>7252221000</v>
       </c>
       <c r="I9">
         <v>6316460000</v>
       </c>
       <c r="J9">
         <v>935761000</v>
       </c>
       <c r="K9">
         <v>155489000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">S&amp;T BANCORP INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:38.783Z</t>
+          <t xml:space="preserve">2026-10-13T11:32:32.892Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719220</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>98234000</v>
       </c>
       <c r="D10">
         <v>2.82</v>
       </c>
       <c r="E10">
         <v>138423000</v>
       </c>
       <c r="F10">
         <v>5153000</v>
       </c>
       <c r="G10">
         <v>133270000</v>
       </c>
       <c r="H10">
         <v>8764649000</v>
       </c>
       <c r="I10">
         <v>7572651000</v>
       </c>
       <c r="J10">
         <v>1191998000</v>
       </c>
       <c r="K10">
         <v>197823000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">S&amp;T BANCORP INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:38.783Z</t>
+          <t xml:space="preserve">2026-10-13T11:32:32.892Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719220</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>21040000</v>
       </c>
       <c r="D11">
         <v>0.53</v>
       </c>
       <c r="E11">
         <v>51552000</v>
       </c>
       <c r="F11">
         <v>5416000</v>
       </c>
       <c r="G11">
         <v>46136000</v>
       </c>
       <c r="H11">
         <v>8967897000</v>
       </c>
       <c r="I11">
         <v>7813186000</v>
       </c>
       <c r="J11">
         <v>1154711000</v>
       </c>
       <c r="K11">
         <v>229666000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">S&amp;T BANCORP INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:38.783Z</t>
+          <t xml:space="preserve">2026-10-13T11:32:32.892Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719220</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>110343000</v>
       </c>
       <c r="D12">
         <v>2.81</v>
       </c>
       <c r="E12">
         <v>214852000</v>
       </c>
       <c r="F12">
         <v>3611000</v>
       </c>
       <c r="G12">
         <v>211241000</v>
       </c>
       <c r="H12">
         <v>9488529000</v>
       </c>
       <c r="I12">
         <v>8282075000</v>
       </c>
       <c r="J12">
         <v>1206454000</v>
       </c>
       <c r="K12">
         <v>922215000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">S&amp;T BANCORP INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:38.783Z</t>
+          <t xml:space="preserve">2026-10-13T11:32:32.892Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719220</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>135520000</v>
       </c>
       <c r="D13">
         <v>3.46</v>
       </c>
       <c r="E13">
         <v>240525000</v>
       </c>
       <c r="F13">
         <v>3863000</v>
       </c>
       <c r="G13">
         <v>236662000</v>
       </c>
       <c r="H13">
         <v>9110567000</v>
       </c>
       <c r="I13">
         <v>7925908000</v>
       </c>
       <c r="J13">
         <v>1184659000</v>
       </c>
       <c r="K13">
         <v>210009000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">S&amp;T BANCORP INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:38.783Z</t>
+          <t xml:space="preserve">2026-10-13T11:32:32.892Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719220</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>144781000</v>
       </c>
       <c r="D14">
         <v>3.74</v>
       </c>
       <c r="E14">
         <v>171749000</v>
       </c>
       <c r="F14">
         <v>5509000</v>
       </c>
       <c r="G14">
         <v>166240000</v>
       </c>
       <c r="H14">
         <v>9551526000</v>
       </c>
       <c r="I14">
         <v>8268081000</v>
       </c>
       <c r="J14">
         <v>1283445000</v>
       </c>
       <c r="K14">
         <v>233612000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">S&amp;T BANCORP INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:38.783Z</t>
+          <t xml:space="preserve">2026-10-13T11:32:32.892Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719220</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>131265000</v>
       </c>
       <c r="D15">
         <v>3.41</v>
       </c>
       <c r="E15">
         <v>173367000</v>
       </c>
       <c r="F15">
         <v>2936000</v>
       </c>
       <c r="G15">
         <v>170431000</v>
       </c>
       <c r="H15">
         <v>9657972000</v>
       </c>
       <c r="I15">
         <v>8277678000</v>
       </c>
       <c r="J15">
         <v>1380294000</v>
       </c>
       <c r="K15">
         <v>244820000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">S&amp;T BANCORP INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:38.783Z</t>
+          <t xml:space="preserve">2026-10-13T11:32:32.892Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719220</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>134230000</v>
       </c>
       <c r="D16">
         <v>3.49</v>
       </c>
       <c r="E16">
         <v>133616000</v>
       </c>
       <c r="F16">
         <v>4768000</v>
       </c>
       <c r="G16">
         <v>128848000</v>
       </c>
       <c r="H16">
         <v>9870980000</v>
       </c>
       <c r="I16">
         <v>8407103000</v>
       </c>
       <c r="J16">
         <v>1463877000</v>
       </c>
       <c r="K16">
         <v>163436000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">S&amp;T BANCORP INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:38.783Z</t>
+          <t xml:space="preserve">2026-10-13T11:32:32.892Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719220</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>