--- v0 (2026-08-16)
+++ v1 (2026-10-22)
@@ -120,51 +120,51 @@
       <c r="F2">
         <v>4887</v>
       </c>
       <c r="G2">
         <v>1187442</v>
       </c>
       <c r="H2">
         <v>9478273</v>
       </c>
       <c r="I2">
         <v>3670706</v>
       </c>
       <c r="J2">
         <v>5807567</v>
       </c>
       <c r="K2">
         <v>2531689</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">SONO TEK CORP</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:56:18.866Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.781Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000806172</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-02-28</t>
         </is>
       </c>
       <c r="B3">
         <v>9542354</v>
       </c>
       <c r="C3">
         <v>132251</v>
       </c>
       <c r="D3">
         <v>0.01</v>
       </c>
       <c r="E3">
         <v>611488</v>
@@ -172,51 +172,51 @@
       <c r="F3">
         <v>352212</v>
       </c>
       <c r="G3">
         <v>259276</v>
       </c>
       <c r="H3">
         <v>9066444</v>
       </c>
       <c r="I3">
         <v>3074177</v>
       </c>
       <c r="J3">
         <v>5992267</v>
       </c>
       <c r="K3">
         <v>1940906</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">SONO TEK CORP</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:56:18.866Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.781Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000806172</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-02-28</t>
         </is>
       </c>
       <c r="B4">
         <v>10278938</v>
       </c>
       <c r="C4">
         <v>484474</v>
       </c>
       <c r="D4">
         <v>0.03</v>
       </c>
       <c r="E4">
         <v>1668431</v>
@@ -224,51 +224,51 @@
       <c r="F4">
         <v>224354</v>
       </c>
       <c r="G4">
         <v>1444077</v>
       </c>
       <c r="H4">
         <v>9779161</v>
       </c>
       <c r="I4">
         <v>3284083</v>
       </c>
       <c r="J4">
         <v>6495078</v>
       </c>
       <c r="K4">
         <v>3232021</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">SONO TEK CORP</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:56:18.866Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.781Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000806172</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-02-28</t>
         </is>
       </c>
       <c r="B5">
         <v>10849475</v>
       </c>
       <c r="C5">
         <v>606133</v>
       </c>
       <c r="D5">
         <v>0.04</v>
       </c>
       <c r="E5">
         <v>924457</v>
@@ -276,51 +276,51 @@
       <c r="F5">
         <v>357050</v>
       </c>
       <c r="G5">
         <v>567407</v>
       </c>
       <c r="H5">
         <v>10741629</v>
       </c>
       <c r="I5">
         <v>3597895</v>
       </c>
       <c r="J5">
         <v>7143734</v>
       </c>
       <c r="K5">
         <v>2562782</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">SONO TEK CORP</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:56:18.866Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.781Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000806172</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-02-29</t>
         </is>
       </c>
       <c r="B6">
         <v>11833730</v>
       </c>
       <c r="C6">
         <v>547729</v>
       </c>
       <c r="D6">
         <v>0.04</v>
       </c>
       <c r="E6">
         <v>628824</v>
@@ -328,51 +328,51 @@
       <c r="F6">
         <v>465427</v>
       </c>
       <c r="G6">
         <v>163397</v>
       </c>
       <c r="H6">
         <v>10669537</v>
       </c>
       <c r="I6">
         <v>3001927</v>
       </c>
       <c r="J6">
         <v>7667610</v>
       </c>
       <c r="K6">
         <v>2388355</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">SONO TEK CORP</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:56:18.866Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.781Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000806172</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-02-28</t>
         </is>
       </c>
       <c r="B7">
         <v>9634956</v>
       </c>
       <c r="C7">
         <v>95706</v>
       </c>
       <c r="D7">
         <v>0.01</v>
       </c>
       <c r="E7">
         <v>1028653</v>
@@ -380,51 +380,51 @@
       <c r="F7">
         <v>182837</v>
       </c>
       <c r="G7">
         <v>845816</v>
       </c>
       <c r="H7">
         <v>10735936</v>
       </c>
       <c r="I7">
         <v>2812911</v>
       </c>
       <c r="J7">
         <v>7923025</v>
       </c>
       <c r="K7">
         <v>2557223</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">SONO TEK CORP</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:56:18.866Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.781Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000806172</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-02-28</t>
         </is>
       </c>
       <c r="B8">
         <v>11008444</v>
       </c>
       <c r="C8">
         <v>368207</v>
       </c>
       <c r="D8">
         <v>0.02</v>
       </c>
       <c r="E8">
         <v>1802334</v>
@@ -432,51 +432,51 @@
       <c r="F8">
         <v>189245</v>
       </c>
       <c r="G8">
         <v>1613089</v>
       </c>
       <c r="H8">
         <v>11779334</v>
       </c>
       <c r="I8">
         <v>3386809</v>
       </c>
       <c r="J8">
         <v>8392525</v>
       </c>
       <c r="K8">
         <v>2016464</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">SONO TEK CORP</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:56:18.866Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.781Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000806172</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-02-28</t>
         </is>
       </c>
       <c r="B9">
         <v>11609599</v>
       </c>
       <c r="C9">
         <v>161587</v>
       </c>
       <c r="D9">
         <v>0.01</v>
       </c>
       <c r="E9">
         <v>-108980</v>
@@ -484,51 +484,51 @@
       <c r="F9">
         <v>547251</v>
       </c>
       <c r="G9">
         <v>-656231</v>
       </c>
       <c r="H9">
         <v>12200178</v>
       </c>
       <c r="I9">
         <v>3615518</v>
       </c>
       <c r="J9">
         <v>8584660</v>
       </c>
       <c r="K9">
         <v>3144123</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">SONO TEK CORP</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:56:18.866Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.781Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000806172</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-02-29</t>
         </is>
       </c>
       <c r="B10">
         <v>15354619</v>
       </c>
       <c r="C10">
         <v>1107442</v>
       </c>
       <c r="D10">
         <v>0.07</v>
       </c>
       <c r="E10">
         <v>3254018</v>
@@ -536,51 +536,51 @@
       <c r="F10">
         <v>722241</v>
       </c>
       <c r="G10">
         <v>2531777</v>
       </c>
       <c r="H10">
         <v>14743325</v>
       </c>
       <c r="I10">
         <v>4960918</v>
       </c>
       <c r="J10">
         <v>9782407</v>
       </c>
       <c r="K10">
         <v>3659551</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">SONO TEK CORP</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:56:18.866Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.781Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000806172</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-02-28</t>
         </is>
       </c>
       <c r="B11">
         <v>14832877</v>
       </c>
       <c r="C11">
         <v>1120642</v>
       </c>
       <c r="D11">
         <v>0.07</v>
       </c>
       <c r="E11">
         <v>725186</v>
@@ -588,51 +588,51 @@
       <c r="F11">
         <v>344353</v>
       </c>
       <c r="G11">
         <v>380833</v>
       </c>
       <c r="H11">
         <v>16423391</v>
       </c>
       <c r="I11">
         <v>5472709</v>
       </c>
       <c r="J11">
         <v>10950682</v>
       </c>
       <c r="K11">
         <v>4084078</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">SONO TEK CORP</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:56:18.866Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.781Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000806172</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-02-28</t>
         </is>
       </c>
       <c r="B12">
         <v>17132710</v>
       </c>
       <c r="C12">
         <v>2542573</v>
       </c>
       <c r="D12">
         <v>0.16</v>
       </c>
       <c r="E12">
         <v>2319167</v>
@@ -640,51 +640,51 @@
       <c r="F12">
         <v>326942</v>
       </c>
       <c r="G12">
         <v>1992225</v>
       </c>
       <c r="H12">
         <v>17625534</v>
       </c>
       <c r="I12">
         <v>3884221</v>
       </c>
       <c r="J12">
         <v>13741313</v>
       </c>
       <c r="K12">
         <v>4840558</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">SONO TEK CORP</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:56:18.866Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.781Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000806172</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-02-28</t>
         </is>
       </c>
       <c r="B13">
         <v>15058203</v>
       </c>
       <c r="C13">
         <v>635905</v>
       </c>
       <c r="D13">
         <v>0.04</v>
       </c>
       <c r="E13">
         <v>1325039</v>
@@ -692,51 +692,51 @@
       <c r="F13">
         <v>555867</v>
       </c>
       <c r="G13">
         <v>769172</v>
       </c>
       <c r="H13">
         <v>20174718</v>
       </c>
       <c r="I13">
         <v>5540760</v>
       </c>
       <c r="J13">
         <v>14633958</v>
       </c>
       <c r="K13">
         <v>3354601</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">SONO TEK CORP</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:56:18.866Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.781Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000806172</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-02-29</t>
         </is>
       </c>
       <c r="B14">
         <v>19699886</v>
       </c>
       <c r="C14">
         <v>1441463</v>
       </c>
       <c r="D14">
         <v>0.09</v>
       </c>
       <c r="E14">
         <v>1163866</v>
@@ -744,51 +744,51 @@
       <c r="F14">
         <v>794690</v>
       </c>
       <c r="G14">
         <v>369176</v>
       </c>
       <c r="H14">
         <v>23132265</v>
       </c>
       <c r="I14">
         <v>6853267</v>
       </c>
       <c r="J14">
         <v>16278998</v>
       </c>
       <c r="K14">
         <v>2134786</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">SONO TEK CORP</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:56:18.866Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.781Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000806172</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-02-28</t>
         </is>
       </c>
       <c r="B15">
         <v>20504381</v>
       </c>
       <c r="C15">
         <v>1273414</v>
       </c>
       <c r="D15">
         <v>0.08</v>
       </c>
       <c r="E15">
         <v>525019</v>
@@ -796,51 +796,51 @@
       <c r="F15">
         <v>468798</v>
       </c>
       <c r="G15">
         <v>56221</v>
       </c>
       <c r="H15">
         <v>23411636</v>
       </c>
       <c r="I15">
         <v>5619441</v>
       </c>
       <c r="J15">
         <v>17792195</v>
       </c>
       <c r="K15">
         <v>5202361</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">SONO TEK CORP</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:56:18.866Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.781Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000806172</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-02-28</t>
         </is>
       </c>
       <c r="B16">
         <v>20909315</v>
       </c>
       <c r="C16">
         <v>1805681</v>
       </c>
       <c r="D16">
         <v>0.11</v>
       </c>
       <c r="E16">
         <v>3245578</v>
@@ -848,37 +848,37 @@
       <c r="F16">
         <v>224558</v>
       </c>
       <c r="G16">
         <v>3021020</v>
       </c>
       <c r="H16">
         <v>26421495</v>
       </c>
       <c r="I16">
         <v>6647336</v>
       </c>
       <c r="J16">
         <v>19774159</v>
       </c>
       <c r="K16">
         <v>7339403</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">SONO TEK CORP</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:56:18.866Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:03.781Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000806172</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>