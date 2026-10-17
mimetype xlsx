--- v0 (2026-08-16)
+++ v1 (2026-10-17)
@@ -101,504 +101,504 @@
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>-870320</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>-899860</v>
       </c>
       <c r="K2">
         <v>736</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SKYX PLATFORMS CORP.</t>
+          <t xml:space="preserve">SKYX Platforms Corp.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:37:30.372Z</t>
+          <t xml:space="preserve">2026-10-17T08:21:22.157Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001598981</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-2607768</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-685729</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>1438928</v>
       </c>
       <c r="I3">
         <v>3799440</v>
       </c>
       <c r="J3">
         <v>-2360513</v>
       </c>
       <c r="K3">
         <v>1132974</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">SKYX PLATFORMS CORP.</t>
+          <t xml:space="preserve">SKYX Platforms Corp.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:37:30.372Z</t>
+          <t xml:space="preserve">2026-10-17T08:21:22.157Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001598981</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-7293745</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-1800299</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>11243035</v>
       </c>
       <c r="I4">
         <v>20605210</v>
       </c>
       <c r="J4">
         <v>-9362177</v>
       </c>
       <c r="K4">
         <v>1241489</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SKYX PLATFORMS CORP.</t>
+          <t xml:space="preserve">SKYX Platforms Corp.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:37:30.372Z</t>
+          <t xml:space="preserve">2026-10-17T08:21:22.157Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001598981</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-26890210</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-3767470</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>8399788</v>
       </c>
       <c r="I5">
         <v>41149195</v>
       </c>
       <c r="J5">
         <v>-32749407</v>
       </c>
       <c r="K5">
         <v>450868</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">SKYX PLATFORMS CORP.</t>
+          <t xml:space="preserve">SKYX Platforms Corp.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:37:30.372Z</t>
+          <t xml:space="preserve">2026-10-17T08:21:22.157Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001598981</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-98447858</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-6166446</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>12462867</v>
       </c>
       <c r="I6">
         <v>40160536</v>
       </c>
       <c r="J6">
         <v>-72091238</v>
       </c>
       <c r="K6">
         <v>4125888</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">SKYX PLATFORMS CORP.</t>
+          <t xml:space="preserve">SKYX Platforms Corp.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:37:30.372Z</t>
+          <t xml:space="preserve">2026-10-17T08:21:22.157Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001598981</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-26718685</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>-4349173</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>10422656</v>
       </c>
       <c r="I7">
         <v>35070052</v>
       </c>
       <c r="J7">
         <v>-70400965</v>
       </c>
       <c r="K7">
         <v>4877720</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">SKYX PLATFORMS CORP.</t>
+          <t xml:space="preserve">SKYX Platforms Corp.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:37:30.372Z</t>
+          <t xml:space="preserve">2026-10-17T08:21:22.157Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001598981</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>43109</v>
       </c>
       <c r="C8">
         <v>-5730414</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>-4627755</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>11953835</v>
       </c>
       <c r="I8">
         <v>12064556</v>
       </c>
       <c r="J8">
         <v>-3389512</v>
       </c>
       <c r="K8">
         <v>10426249</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">SKYX PLATFORMS CORP.</t>
+          <t xml:space="preserve">SKYX Platforms Corp.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:37:30.372Z</t>
+          <t xml:space="preserve">2026-10-17T08:21:22.157Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001598981</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>32022</v>
       </c>
       <c r="C9">
         <v>-27035941</v>
       </c>
       <c r="D9">
         <v>-0.4</v>
       </c>
       <c r="E9">
         <v>-13838446</v>
       </c>
       <c r="F9">
         <v>312689</v>
       </c>
       <c r="G9">
         <v>-14151135</v>
       </c>
       <c r="H9">
         <v>43177110</v>
       </c>
       <c r="I9">
         <v>35049878</v>
       </c>
       <c r="J9">
         <v>7907133</v>
       </c>
       <c r="K9">
         <v>6720543</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">SKYX PLATFORMS CORP.</t>
+          <t xml:space="preserve">SKYX Platforms Corp.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:37:30.372Z</t>
+          <t xml:space="preserve">2026-10-17T08:21:22.157Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001598981</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>58785762</v>
       </c>
       <c r="C10">
         <v>-39732656</v>
       </c>
       <c r="D10">
         <v>-0.45</v>
       </c>
       <c r="E10">
         <v>-12998073</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>76341203</v>
       </c>
       <c r="I10">
         <v>60119193</v>
       </c>
       <c r="J10">
         <v>16222010</v>
       </c>
       <c r="K10">
         <v>16810983</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">SKYX PLATFORMS CORP.</t>
+          <t xml:space="preserve">SKYX Platforms Corp.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:37:30.372Z</t>
+          <t xml:space="preserve">2026-10-17T08:21:22.157Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001598981</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>86276876</v>
       </c>
       <c r="C11">
         <v>-35768144</v>
       </c>
       <c r="D11">
         <v>-0.36</v>
       </c>
       <c r="E11">
         <v>-18260370</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>65887047</v>
       </c>
       <c r="I11">
         <v>56833619</v>
       </c>
       <c r="J11">
         <v>4053428</v>
       </c>
       <c r="K11">
         <v>12639441</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">SKYX PLATFORMS CORP.</t>
+          <t xml:space="preserve">SKYX Platforms Corp.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:37:30.372Z</t>
+          <t xml:space="preserve">2026-10-17T08:21:22.157Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001598981</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>92009949</v>
       </c>
       <c r="C12">
         <v>-33415604</v>
       </c>
       <c r="D12">
         <v>-0.32</v>
       </c>
       <c r="E12">
         <v>-13291059</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>57715234</v>
       </c>
       <c r="I12">
         <v>57303620</v>
       </c>
       <c r="J12">
         <v>-4588386</v>
       </c>
       <c r="K12">
         <v>8052621</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t xml:space="preserve">SKYX PLATFORMS CORP.</t>
+          <t xml:space="preserve">SKYX Platforms Corp.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:37:30.372Z</t>
+          <t xml:space="preserve">2026-10-17T08:21:22.157Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001598981</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>