--- v0 (2026-08-13)
+++ v1 (2026-10-17)
@@ -110,699 +110,699 @@
         <v>4509</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>42884</v>
       </c>
       <c r="I2">
         <v>4325</v>
       </c>
       <c r="J2">
         <v>38559</v>
       </c>
       <c r="K2">
         <v>26404</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Skye Bioscience, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T12:47:47.998Z</t>
+          <t xml:space="preserve">2026-10-17T01:00:20.184Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001516551</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-10-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-3782</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
         <v>49116</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>145694</v>
       </c>
       <c r="I3">
         <v>62317</v>
       </c>
       <c r="J3">
         <v>83377</v>
       </c>
       <c r="K3">
         <v>52186</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Skye Bioscience, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T12:47:47.998Z</t>
+          <t xml:space="preserve">2026-10-17T01:00:20.184Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001516551</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-120403</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>182153</v>
       </c>
       <c r="J4">
         <v>-182153</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Skye Bioscience, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T12:47:47.998Z</t>
+          <t xml:space="preserve">2026-10-17T01:00:20.184Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001516551</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-2734166</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>23262</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>348347</v>
       </c>
       <c r="I5">
         <v>801895</v>
       </c>
       <c r="J5">
         <v>-453548</v>
       </c>
       <c r="K5">
         <v>207330</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Skye Bioscience, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T12:47:47.998Z</t>
+          <t xml:space="preserve">2026-10-17T01:00:20.184Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001516551</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-4841161</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
         <v>1982</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>3511048</v>
       </c>
       <c r="I6">
         <v>3040052</v>
       </c>
       <c r="J6">
         <v>-892204</v>
       </c>
       <c r="K6">
         <v>3221209</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Skye Bioscience, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T12:47:47.998Z</t>
+          <t xml:space="preserve">2026-10-17T01:00:20.184Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001516551</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-3178093</v>
       </c>
       <c r="D7">
         <v>-0.17</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>11117</v>
       </c>
       <c r="G7"/>
       <c r="H7">
         <v>323363</v>
       </c>
       <c r="I7">
         <v>1774266</v>
       </c>
       <c r="J7">
         <v>-2914235</v>
       </c>
       <c r="K7">
         <v>64820</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Skye Bioscience, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T12:47:47.998Z</t>
+          <t xml:space="preserve">2026-10-17T01:00:20.184Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001516551</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>-3094298</v>
       </c>
       <c r="D8">
         <v>-0.11</v>
       </c>
       <c r="E8">
         <v>-3331285</v>
       </c>
       <c r="F8">
         <v>19654</v>
       </c>
       <c r="G8">
         <v>-3350939</v>
       </c>
       <c r="H8">
         <v>557218</v>
       </c>
       <c r="I8">
         <v>1357296</v>
       </c>
       <c r="J8">
         <v>-3569506</v>
       </c>
       <c r="K8">
         <v>259955</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Skye Bioscience, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T12:47:47.998Z</t>
+          <t xml:space="preserve">2026-10-17T01:00:20.184Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001516551</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-19194236</v>
       </c>
       <c r="D9">
         <v>-0.16</v>
       </c>
       <c r="E9">
         <v>-3943014</v>
       </c>
       <c r="F9">
         <v>4385</v>
       </c>
       <c r="G9">
         <v>-3947399</v>
       </c>
       <c r="H9">
         <v>1957132</v>
       </c>
       <c r="I9">
         <v>17519384</v>
       </c>
       <c r="J9">
         <v>-15562252</v>
       </c>
       <c r="K9">
         <v>1853373</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Skye Bioscience, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T12:47:47.998Z</t>
+          <t xml:space="preserve">2026-10-17T01:00:20.184Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001516551</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>1051825</v>
       </c>
       <c r="D10">
         <v>-0.05</v>
       </c>
       <c r="E10">
         <v>-6027941</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>1996743</v>
       </c>
       <c r="I10">
         <v>1448685</v>
       </c>
       <c r="J10">
         <v>548058</v>
       </c>
       <c r="K10">
         <v>1829977</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Skye Bioscience, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T12:47:47.998Z</t>
+          <t xml:space="preserve">2026-10-17T01:00:20.184Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001516551</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-6560699</v>
       </c>
       <c r="D11">
         <v>-0.03</v>
       </c>
       <c r="E11">
         <v>-6054131</v>
       </c>
       <c r="F11">
         <v>7230</v>
       </c>
       <c r="G11">
         <v>-6061361</v>
       </c>
       <c r="H11">
         <v>2671726</v>
       </c>
       <c r="I11">
         <v>2220940</v>
       </c>
       <c r="J11">
         <v>450786</v>
       </c>
       <c r="K11">
         <v>2469410</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Skye Bioscience, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T12:47:47.998Z</t>
+          <t xml:space="preserve">2026-10-17T01:00:20.184Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001516551</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>-8522182</v>
       </c>
       <c r="D12">
         <v>-0.02</v>
       </c>
       <c r="E12">
         <v>-6474888</v>
       </c>
       <c r="F12">
         <v>90866</v>
       </c>
       <c r="G12">
         <v>-6565754</v>
       </c>
       <c r="H12">
         <v>9855088</v>
       </c>
       <c r="I12">
         <v>3990922</v>
       </c>
       <c r="J12">
         <v>5864166</v>
       </c>
       <c r="K12">
         <v>8983007</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Skye Bioscience, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T12:47:47.998Z</t>
+          <t xml:space="preserve">2026-10-17T01:00:20.184Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001516551</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>-19481602</v>
       </c>
       <c r="D13">
         <v>-8.77</v>
       </c>
       <c r="E13">
         <v>-12744072</v>
       </c>
       <c r="F13">
         <v>28060</v>
       </c>
       <c r="G13">
         <v>-12772132</v>
       </c>
       <c r="H13">
         <v>9111072</v>
       </c>
       <c r="I13">
         <v>12119126</v>
       </c>
       <c r="J13">
         <v>-3008054</v>
       </c>
       <c r="K13">
         <v>1244527</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Skye Bioscience, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T12:47:47.998Z</t>
+          <t xml:space="preserve">2026-10-17T01:00:20.184Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001516551</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>-37644784</v>
       </c>
       <c r="D14">
         <v>-5.37</v>
       </c>
       <c r="E14">
         <v>-13952178</v>
       </c>
       <c r="F14">
         <v>12550</v>
       </c>
       <c r="G14">
         <v>-13964728</v>
       </c>
       <c r="H14">
         <v>11940411</v>
       </c>
       <c r="I14">
         <v>14072229</v>
       </c>
       <c r="J14">
         <v>-2131818</v>
       </c>
       <c r="K14">
         <v>1256453</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Skye Bioscience, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T12:47:47.998Z</t>
+          <t xml:space="preserve">2026-10-17T01:00:20.184Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001516551</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>-26567123</v>
       </c>
       <c r="D15">
         <v>-0.73</v>
       </c>
       <c r="E15">
         <v>-25237480</v>
       </c>
       <c r="F15">
         <v>1604027</v>
       </c>
       <c r="G15">
         <v>-26841507</v>
       </c>
       <c r="H15">
         <v>72763773</v>
       </c>
       <c r="I15">
         <v>4612049</v>
       </c>
       <c r="J15">
         <v>68151724</v>
       </c>
       <c r="K15">
         <v>68415741</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Skye Bioscience, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T12:47:47.998Z</t>
+          <t xml:space="preserve">2026-10-17T01:00:20.184Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001516551</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>-55924814</v>
       </c>
       <c r="D16">
         <v>-1.41</v>
       </c>
       <c r="E16">
         <v>-43062529</v>
       </c>
       <c r="F16">
         <v>6312</v>
       </c>
       <c r="G16">
         <v>-43068841</v>
       </c>
       <c r="H16">
         <v>28313633</v>
       </c>
       <c r="I16">
         <v>8289458</v>
       </c>
       <c r="J16">
         <v>20024175</v>
       </c>
       <c r="K16">
         <v>5882498</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">Skye Bioscience, Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T12:47:47.998Z</t>
+          <t xml:space="preserve">2026-10-17T01:00:20.184Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001516551</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>